--- v1 (2026-04-23)
+++ v2 (2026-09-29)
@@ -7,104 +7,104 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00C51609" w:rsidRPr="00C51609" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00C51609" w:rsidRPr="00C51609" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10876"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA7363">
+      <w:tr w:rsidR="00BF5434">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="3031"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10716" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
             <w:pPr>
               <w:pStyle w:val="ConsPlusTitlePage0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:position w:val="-61"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="3810000" cy="904875"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="Консультант Плюс"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -117,144 +117,144 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3810000" cy="904875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7363">
+      <w:tr w:rsidR="00BF5434">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="8335"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10716" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
             <w:pPr>
               <w:pStyle w:val="ConsPlusTitlePage0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>Постановление Правительства РФ от 01.11.2021 N 1901</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:br/>
-              <w:t>(ред. от 29.11.2025)</w:t>
+              <w:t>(ред. от 29.11.2025, с изм. от 27.08.2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>"Об утверждении Правил поставки газа в Российской Федерации, а также о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу некоторых актов Правительства Российской Федерации и отдельных положений актов Правит</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>ельства Российской Федерации"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7363">
+      <w:tr w:rsidR="00BF5434">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="3031"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10716" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
             <w:pPr>
               <w:pStyle w:val="ConsPlusTitlePage0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Документ предоставлен </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:tooltip="Ссылка на КонсультантПлюс">
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="28"/>
                 </w:rPr>
                 <w:t>КонсультантПлюс</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="28"/>
                 </w:rPr>
@@ -274,313 +274,313 @@
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="28"/>
                 </w:rPr>
                 <w:t>www.consultant.ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:br/>
               <w:t>Дата сохранения</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>: 16.03.2026</w:t>
+              <w:t>: 14.09.2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:br/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="00DA7363">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:sectPr w:rsidR="00BF5434">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="841" w:right="595" w:bottom="841" w:left="595" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>ПРАВИТЕЛЬСТВО РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПОСТАНОВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>от 1 ноября 2021 г. N 1901</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ОБ УТВЕРЖДЕНИИ ПРАВИЛ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПОСТАВКИ ГАЗА В РОССИЙСКОЙ ФЕДЕРАЦИИ, А ТАКЖЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>О ВНЕСЕНИИ ИЗМЕНЕНИЙ В НЕКОТОРЫЕ АКТЫ ПРАВИТЕЛЬСТВА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>РОССИЙСКОЙ ФЕДЕРАЦИИ И ПРИЗНАНИИ УТРАТИВШИМИ СИЛУ НЕКОТОРЫХ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>АКТОВ ПРАВИТЕЛЬСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ И ОТДЕЛЬНЫХ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПОЛОЖЕНИЙ АКТОВ ПРАВИТЕЛЬСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA7363">
+      <w:tr w:rsidR="00BF5434">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 31.08.2022 </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:tooltip="Постановление Правительства РФ от 31.08.2022 N 1520 &quot;О внесении изменения в пункт 5 постановления Правительства Российской Федерации от 1 ноября 2021 г. N 1901&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1520</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 22.02.2023 </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:tooltip="Постановление Правительства РФ от 22.02.2023 N 297 &quot;О внесении изменения в постановление Правительства Российской Федерации от 1 ноября 2021 г. N 1901&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 297</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 30.08.2023 </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:tooltip="Постановление Правительства РФ от 30.08.2023 N 1406 &quot;О внесении изменения в постановление Правительства Российской Федерации от 1 ноября 2021 г. N 1901&quot;  {КонсультантПлюс}">
@@ -590,6503 +590,6713 @@
                 </w:rPr>
                 <w:t>N 1406</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 30.08.2024 </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:tooltip="Постановление Правительства РФ от 30.08.2024 N 1190 (ред. от 27.10.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1190</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 28.02.2025 </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:tooltip="Постановление Правительства РФ от 28.02.2025 N 239 &quot;О внесении изменения в постановление Правительства Российской Федерации от 1 ноября 2021 г. N 1901&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 239</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 30.08.2025 </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:tooltip="Постановление Правительства РФ от 30.08.2025 N 1334 (ред. от 27.10.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1334</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 29.11.2025 </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1962</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t>)</w:t>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">с изм., внесенными </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:tooltip="Постановление Правительства РФ от 27.08.2026 N 1087 &quot;Об особенностях применения положений законодательства Российской Федерации в области газоснабжения&quot;  {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановлением</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 27.08.2026 N 1087)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
-[...5 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В соответствии со </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:tooltip="Федеральный закон от 31.03.1999 N 69-ФЗ (ред. от 27.10.2025) &quot;О газоснабжении в Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId17" w:tooltip="Федеральный закон от 31.03.1999 N 69-ФЗ (ред. от 23.03.2026) &quot;О газоснабжении в Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Фед</w:t>
       </w:r>
       <w:r>
         <w:t>ерального закона "О газоснабжении в Российской Федерации" Правительство Российской Федерации постановляет:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Утвердить прилагаемые </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P45" w:tooltip="ПРАВИЛА ПОСТАВКИ ГАЗА В РОССИЙСКОЙ ФЕДЕРАЦИИ">
+      <w:hyperlink w:anchor="P46" w:tooltip="ПРАВИЛА ПОСТАВКИ ГАЗА В РОССИЙСКОЙ ФЕДЕРАЦИИ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> поставки газа в Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA7363">
+      <w:tr w:rsidR="00BF5434">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>КонсультантПлюс: примечание.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">П. 2 </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P26" w:tooltip="5. Настоящее постановление вступает в силу с 1 марта 2026 г. и действует 6 лет со дня его вступления в силу, за исключением пункта 2 настоящего постановления, который вступает в силу с 1 сентября 2025 г., и положений, предусмотренных пунктом 6 настоящего поста">
+            <w:hyperlink w:anchor="P27" w:tooltip="5. Настоящее постановление вступает в силу с 1 марта 2026 г. и действует 6 лет со дня его вступления в силу, за исключением пункта 2 настоящего постановления, который вступает в силу с 1 сентября 2025 г., и положений, предусмотренных пунктом 6 настоящего поста">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>вступил</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> в силу с 01.09.2025.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="300"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="P21"/>
+      <w:bookmarkStart w:id="1" w:name="P22"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:tooltip="Постановление Правительства РФ от 31.12.2020 N 2467 (ред. от 01.08.2025) &quot;Об утверждении перечня нормативных правовых актов и групп нормативных правовых актов Правительства Российской Федерации, нормативных правовых актов, отдельных положений нормативных право">
+      <w:hyperlink r:id="rId18" w:tooltip="Постановление Правительства РФ от 31.12.2020 N 2467 (ред. от 01.08.2025) &quot;Об утверждении перечня нормативных правовых актов и групп нормативных правовых актов Правительства Российской Федерации, нормативных правовых актов, отдельных положений нормативных право">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункт 483</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> перечня нормативных правовых актов и групп нормативных правовых актов Правительства Российской Федерации, нормативных правов</w:t>
       </w:r>
       <w:r>
         <w:t>ых актов, отдельных положений нормативных правовых актов и групп нормативных правовых актов федеральных органов исполнительной власти, правовых актов, отдельных положений правовых актов, групп правовых актов исполнительных и распорядительных органов госуда</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">рственной власти РСФСР и Союза ССР, решений Государственной комиссии по радиочастотам, содержащих обязательные требования, в отношении которых не применяются положения частей 1, 2 и 3 статьи 15 Федерального закона "Об обязательных требованиях в Российской </w:t>
       </w:r>
       <w:r>
         <w:t>Федерации", утвержденного постановлением Правительства Российской Федерации от 31 декабря 2020 г. N 2467 "Об утверждении перечня нормативных правовых актов и групп нормативных правовых актов Правительства Российской Федерации, нормативных правовых актов, о</w:t>
       </w:r>
       <w:r>
         <w:t>тдельных положений нормативных правовых актов и групп нормативных правовых актов федеральных органов исполнительной власти, правовых актов, отдельных положений правовых актов, групп правовых актов исполнительных и распорядительных органов государственной в</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ласти РСФСР и Союза ССР, решений Государственной комиссии по радиочастотам, содержащих обязательные требования, в отношении которых не применяются положения частей 1, 2 и 3 статьи 15 Федерального закона "Об обязательных требованиях в Российской Федерации" </w:t>
       </w:r>
       <w:r>
         <w:t>(Собрание законодательства Российской Федерации, 2021, N 2, ст. 471), исключить.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3. Признать утратившими силу акты Правительства Российской Федерации и отдельные положения актов Правительства Российской Федерации по перечню согласно </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P331" w:tooltip="ПЕРЕЧЕНЬ">
+      <w:hyperlink w:anchor="P335" w:tooltip="ПЕРЕЧЕНЬ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>приложению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>4. Министерству энергетики Российской Федерации совместно с заинтересованными федеральными органами исполнительной власти внести до 1 марта 2022 г. в Правительство Российской Федерации проект федерального закона, предусматрива</w:t>
       </w:r>
       <w:r>
         <w:t>ющий внесение изменений в законодательство Российской Федерации в части:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>наделения органов исполнительной власти субъектов Российской Федерации полномочиями по утверждению графика перевода потребителей на резервные виды топлива при похолодании и графика ог</w:t>
       </w:r>
       <w:r>
         <w:t>раничения снабжения газом покупателей и очередности их отключения в случае нарушения технологического режима работы газотранспортной системы при аварии;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">определения федерального органа исполнительной власти, уполномоченного на установление </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:tooltip="Приказ Минэнерго России от 11.04.2025 N 424 &quot;Об утверждении Порядка подготовки и введения в действие графиков перевода потребителей на альтернативные виды топлива (аварийные или резервные) и графиков частичного или полного ограничения подачи газа потребителям ">
+      <w:hyperlink r:id="rId19" w:tooltip="Приказ Минэнерго России от 11.04.2025 N 424 &quot;Об утверждении Порядка подготовки и введения в действие графиков перевода потребителей на альтернативные виды топлива (аварийные или резервные) и графиков частичного или полного ограничения подачи газа потребителям ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>порядка</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> подготовки указаний о введении в действие указанных графиков.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="P26"/>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="P27"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:t xml:space="preserve">5. Настоящее постановление вступает в силу с 1 марта 2026 г. и действует 6 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">лет со дня его вступления в силу, за исключением </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P21" w:tooltip="2. Пункт 483 перечня нормативных правовых актов и групп нормативных правовых актов Правительства Российской Федерации, нормативных правовых актов, отдельных положений нормативных правовых актов и групп нормативных правовых актов федеральных органов исполнитель">
+      <w:hyperlink w:anchor="P22" w:tooltip="2. Пункт 483 перечня нормативных правовых актов и групп нормативных правовых актов Правительства Российской Федерации, нормативных правовых актов, отдельных положений нормативных правовых актов и групп нормативных правовых актов федеральных органов исполнитель">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункта 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего постановления, который вступает в силу с 1 сентября 2025 г., и положений, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P28" w:tooltip="6. Пункты 22(1) и 22(2) Правил поставки газа в Российской Федерации, утвержденных настоящим постановлением, вступают в силу с 1 сентября 2026 г.">
+      <w:hyperlink w:anchor="P29" w:tooltip="6. Пункты 22(1) и 22(2) Правил поставки газа в Российской Федерации, утвержденных настоящим постановлением, вступают в силу с 1 сентября 2026 г.">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего постановления, для которых установлен иной порядок вступления в силу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>(в ред. Постановлений Правительства РФ от 30.08.20</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">25 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:tooltip="Постановление Правительства РФ от 30.08.2025 N 1334 (ред. от 27.10.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId20" w:tooltip="Постановление Правительства РФ от 30.08.2025 N 1334 (ред. от 27.10.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1334</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 29.11.2025 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId21" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1962</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="P28"/>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="P29"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P181" w:tooltip="22(1). Промышленные потребители имеют преимущественное право на заключение долгосрочного договора поставки газа, совокупный годовой объем поставки газа по которому составляет 10 млн. куб. метров и более, из ресурсов организации - собственника Единой системы га">
+      <w:hyperlink w:anchor="P183" w:tooltip="22(1). Промышленные потребители имеют преимущественное право на заключение долгосрочного договора поставки газа, совокупный годовой объем поставки газа по которому составляет 10 млн. куб. метров и более, из ресурсов организации - собственника Единой системы га">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункты 22(1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P193" w:tooltip="22(2). Поставщики и покупатели вправе осуществлять коммерческую балансировку газа на организованных торгах.">
+      <w:hyperlink w:anchor="P195" w:tooltip="22(2). Поставщики и покупатели вправе осуществлять коммерческую балансировку газа на организованных торгах.">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>22(2)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правил поставки газа в Российской Федерации, утвержденных настоящим постановлением, вступают в силу с 1 сентября 2026 г.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:t xml:space="preserve"> Правил поставки газа в Российской Федерации, утвержденных настоящим постановлением, вступают в силу с 1 сентября</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2026 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В отношении генерирующих объектов, осуществляющих выработку электрической и тепловой энергии, расположенных на территории Хабаровского края, Приморского края, Республики Саха (Якутия), Калининградской области, Республики Коми, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P181" w:tooltip="22(1). Промышленные потребители имеют преимущественное право на заключение долгосрочного договора поставки газа, совокупный годовой объем поставки газа по которому составляет 10 млн. куб. метров и более, из ресурсов организации - собственника Единой системы га">
+      <w:hyperlink w:anchor="P183" w:tooltip="22(1). Промышленные потребители имеют преимущественное право на заключение долгосрочного договора поставки газа, совокупный годовой объем поставки газа по которому составляет 10 млн. куб. метров и более, из ресурсов организации - собственника Единой системы га">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункты 22(1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P193" w:tooltip="22(2). Поставщики и покупатели вправе осуществлять коммерческую балансировку газа на организованных торгах.">
+      <w:hyperlink w:anchor="P195" w:tooltip="22(2). Поставщики и покупатели вправе осуществлять коммерческую балансировку газа на организованных торгах.">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>22(2)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правил поставки газа в Российской Федерации, утвержденных настоящим постановлением, вст</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:t xml:space="preserve"> Правил поставки газа в Российской Федерации, утвержденных настоящим постановле</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нием, вступают в силу по истечении 3 лет со дня вступления в силу постановления Правительства Российской Федерации от 29 ноября 2025 г. N 1962 "О внесении изменений в некоторые акты Правительства Российской Федерации".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 6 введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId22" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Прави</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Председатель Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Российской Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>М.МИШУСТИН</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
-[...29 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Утверждены</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>постановлением Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Российской Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>от 1 ноября 2021 г. N 1901</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
-[...5 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="P45"/>
+      <w:bookmarkStart w:id="4" w:name="P46"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
-        <w:t>ПРАВИЛА ПОСТАВКИ ГАЗА В РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+        <w:t>ПРАВИЛА ПОСТАВКИ ГАЗА В РОССИЙСКОЙ ФЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ДЕРАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA7363">
+      <w:tr w:rsidR="00BF5434">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId23" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Постановления</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
+              <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">с изм., внесенными </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:tooltip="Постановление Правительства РФ от 27.08.2026 N 1087 &quot;Об особенностях применения положений законодательства Российской Федерации в области газоснабжения&quot;  {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановлением</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 27.08.2026 N 1087)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
-[...5 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>I. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
-[...5 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>1. Настоящие Правила определяют отношения между поставщиками и покупателями газа, в том числе газотранспортными организациями и газораспределительными организациями при поставках газа, и обязательны для всех юридических лиц и индивидуальных предпринимателе</w:t>
       </w:r>
       <w:r>
         <w:t>й, участвующих в отношениях поставки газа через трубопроводные сети.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>2. Положения настоящих Правил не распространяются на отношения, связанные с поставкой газа населению в соответствии с договором о поставке газа.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
-[...5 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>II. Термины и определения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
-[...5 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>3. В настоящих</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Правилах применяются следующие термины и определения:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>"броня газопотребления" - минимальный объем потребления газа, необходимый для безаварийной при условии максимального использования резервных видов топлива работы технологического оборудования покупателей, поставки газа которым в соответствии с законами и и</w:t>
       </w:r>
       <w:r>
         <w:t>ными нормативными правовыми актами Российской Федерации не могут быть прекращены или уменьшены ниже определенного предела;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>"газотранспортная система" - имущественный производственный комплекс, состоящий из организационно и экономически взаимосвязанных маги</w:t>
       </w:r>
       <w:r>
         <w:t>стральных трубопроводов, предназначенных для транспортирования газа, за исключением газораспределительной системы;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>"долгосрочный договор поставки газа" - договор поставки газа, заключенный на срок более 5 лет;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId25" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительст</w:t>
       </w:r>
       <w:r>
         <w:t>ва РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">"невыборка газа" - отбор (получение) покупателем газа в объеме менее суточной нормы поставки газа в случае, если давление газа в месте его передачи давало покупателю возможность отобрать (получить) газ в установленном договором </w:t>
       </w:r>
       <w:r>
         <w:t>поставки газа объеме;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>"перерасход газа" - отбор покупателем газа в объеме более суточной нормы поставки;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>"покупатель газа" - юридическое лицо или индивидуальный предприниматель, приобретающие газ для собственных производственных или иных хозяйственных нужд</w:t>
       </w:r>
       <w:r>
         <w:t>, включая перепродажу газа;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId26" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">оставленного газа, произведены взаиморасчеты между поставщиком, газотранспортной, газораспределительной организациями и покупателем за поставленный газ. Расчетный период, согласованный сторонами, </w:t>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"расчетный период" - согласованный сторонами договора поставки газа и (или) договора транспортировки газа период, за который должен быть определен объем поставленного газа, произведены взаимор</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">асчеты между поставщиком, газотранспортной, газораспределительной </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>указывается в договоре поставки газа и (или) договоре трансп</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:t>организациями и покупателем за поставленный газ. Расчетный период, согласованный сторонами, указывается в договоре поставки газа и (или) договоре транспортировки газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId27" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>П</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>остановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">"среднесуточная норма поставки газа" - объем поставки газа, определяемый путем деления месячного объема поставки на количество дней соответствующего месяца поставки, а в случае, если период поставки газа </w:t>
+      </w:r>
+      <w:r>
+        <w:t>меньше месяца, - на количество дней в периоде поставки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...13 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"суточная норма поставки газа" - среднесуточная норма поставки газа или объем поставки газа, установленный согласованным сторо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нами договора поставки газа диспетчерским графиком или соглашением сторон договора поставки газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"диспетчерский график" - согласованный сторонами договора поставки газа график неравномерности поставки и транспортировки газа по суткам в течение месяца с су</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ммарным объемом, равным договорному месячному объему поставки и транспортировки газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"транспортировка газа" - перемещение и передача газа по газотранспортной системе и газораспределительной системе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId29" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>9.11.2025 N 1962)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"коммунально-бытовой потребитель" - потребитель газа, заключающий договор поставки газа с целью производства тепловой энергии для удовлетворения коммунально-бытовых нужд граждан, учреждений, финансируемых из бюджетов всех уровней, казенны</w:t>
+      </w:r>
+      <w:r>
+        <w:t>х предприятий, товариществ собственников жилья, жилищно-строительных, жилищных и иных специализированных потребительских кооперативов, управляющих организаций или индивидуальных предпринимателей, осуществляющих управление многоквартирными домами, исключите</w:t>
+      </w:r>
+      <w:r>
+        <w:t>льно в отношении котельной (котельных), котельной установки (котельных установок), оборудование которых оснащено средствами измерения объема газа, осуществляющий поставку тепловой энергии гражданам, учреждениям, финансируемым из бюджетов всех уровней, казе</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нным предприятиям, товариществам собственников жилья, жилищно-строительным, жилищным и иным специализированным потребительским кооперативам, управляющим организациям или индивидуальным предпринимателям, осуществляющим управление многоквартирными домами, на</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> долю которых, определяемую на предстоящий период поставки (с ежегодным подтверждением), приходится более 75 процентов в общем объеме поставляемой такими котельной (котельными), котельной установкой (котельными установками) тепловой энергии, или относящийс</w:t>
+      </w:r>
+      <w:r>
+        <w:t>я к учреждениям, финансируемым из бюджетов всех уровней, казенным предприятиям, товариществам собственников жилья, жилищно-строительным, жилищным и иным специализированным потребительским кооперативам, управляющим организациям или индивидуальным предприним</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ателям, осуществляющим управление многоквартирными домами, приобретающим газ исключительно для собственных коммунально-бытовых нужд без последующей реализации производимой тепловой энергии иным лицам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от </w:t>
+      </w:r>
+      <w:r>
+        <w:t>29.11.2025 N 1962)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">абзац утратил силу с 1 марта 2026 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">"возможность поставки газа" - поставка газа по газопроводам с месторождений, введенных в </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>промышленную разработку, а также при нал</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ичии необремененных объемов газа договорными обязательствами, которые могут транспортироваться по газотранспортной системе и (или) газораспределительной системе и поставлены покупателю при условии соблюдения технологических режимов с учетом пропускной спос</w:t>
+      </w:r>
+      <w:r>
+        <w:t>обности газотранспортной системы и (или) газораспределительной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"коммерческая балансировка" - реализация или покупка на организованных торгах газа в размере отклонения объемов фактического потребления (для покупателя) или поставки (для продавца) га</w:t>
+      </w:r>
+      <w:r>
+        <w:t>за от объемов, установленных договором поставки газа, содержащим условие о проведении такой процедуры, или реализация покупателями, заключившими долгосрочный договор поставки газа, содержащий условие о проведении такой процедуры, права требования получения</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> от поставщика невыбранного газа по такому договору на балансовом пункте;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...38 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"балансовый пункт" - компрессорная станция или участок (участки) газопроводов, а также не имеющая физ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ической привязки к объектам газотранспортной системы точка или зона, которые являются местом передачи газа (перехода права собственности) для целей коммерческой балансировки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"балансирующий продавец (покупатель)" - собственник Единой системы газоснабжения (или его уполномоченное аффилированное лицо), являющийся участником коммерческой балансировки на организованных торгах и имеющий безусловные и безотзывные обязательства по зак</w:t>
+      </w:r>
+      <w:r>
+        <w:t>лючению на организованных торгах договоров продажи (покупки) объемов отклонений по договорам поставки газа, подлежащих коммерческой балансировке;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"преимущественное право на за</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ключение договора поставки газа" - возможность покупателей газа для государственных или муниципальных нужд, коммунально-бытовых нужд и социальных нужд граждан, покупателей газа, в отношении которых продлеваются действующие договоры поставки газа, и промышл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>енных потребителей в случаях, предусмотренных настоящими Правилами, обратившихся к поставщику с заявкой на приобретение газа, заключить договор поставки газа в первоочередном порядке перед иными покупателями, обратившимися к поставщику с заявкой на приобре</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тение газа, при наличии возможности поставки газа поставщиком;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"промышленные потребители" - российские юридические лица, индивидуальные предприниматели, имеющие намерение заключить договор поставки газа, в том числе вводящие в эксплуатацию новые промышле</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нные объекты, осуществляющие производство продукции, выработку тепловой и электрической энергии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Иные термины и определения, используемые в настоящих Правилах, соответствуют принятым в Гражданском кодексе Российской Федерации, в Федеральном </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:tooltip="Федеральный закон от 31.03.1999 N 69-ФЗ (ред. от 23.03.2026) &quot;О газоснабжении в Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>законе</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> "О газоснабжении в Российской Федерации", Федеральном </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:tooltip="Федеральный закон от 07.02.2011 N 7-ФЗ (ред. от 04.08.2026) &quot;О клиринге, клиринговой деятельности и центральном контрагенте&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>законе</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> "О клиринге, клирингов</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ой деятельности и центральном контрагенте", Федеральном </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:tooltip="Федеральный закон от 21.11.2011 N 325-ФЗ (ред. от 04.08.2026) &quot;Об организованных торгах&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>законе</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> "Об организованных торгах", Федеральном </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:tooltip="Федеральный закон от 31.12.2014 N 488-ФЗ (ред. от 02.05.2026) &quot;О промышленной политике в Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>законе</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> "О промышленной политике в Российской Федерации", а также в иных </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>нормативных правовых актах в области газоснабжения Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId41" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...364 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
-        <w:t>III. Порядок закл</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:t>III</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Порядок заключения договоров</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>4. До начала использования газа в качестве топлива покупатель должен выполнить технические условия на технологическое присоединение к магистральным газопроводам и (или) сетям газораспределения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...15 lines deleted...]
-      <w:hyperlink r:id="rId40" w:tooltip="Федеральный закон от 31.03.1999 N 69-ФЗ (ред. от 27.10.2025) &quot;О газоснабжении в Российской Федерации&quot;  {КонсультантПлюс}">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. Поставка газа производится </w:t>
+      </w:r>
+      <w:r>
+        <w:t>на основании договора поставки газа, заключаемого поставщиком и покупателем в соответствии с гражданским законодательством, настоящими Правилами и утвержденными Правительством Российской Федерации правилами пользования газом в Российской Федерации, а также</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> иными нормативными правовыми актами, изданными во исполнение Федерального </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:tooltip="Федеральный закон от 31.03.1999 N 69-ФЗ (ред. от 23.03.2026) &quot;О газоснабжении в Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> "О газоснабжении в Российской Федерации".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Абзац утратил силу с 1 марта 2026 года. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId43" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...13 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае установления в договоре поставки газа для отдель</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ных покупателей минимального объема потребления ими газа в договоре поставки газа по требованию таких покупателей должен быть определен объем поставки газа не менее этого минимального уровня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Договор поставки газа должен соответствовать требованиям </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:tooltip="&quot;Гражданский кодекс Российской Федерации (часть вторая)&quot; от 26.01.1996 N 14-ФЗ (ред. от 24.06.2025, с изм. от 16.12.2025)  {КонсультантПлюс}">
-[...10 lines deleted...]
-          <w:t>лавы 30</w:t>
+      <w:hyperlink r:id="rId44" w:tooltip="&quot;Гражданский кодекс Российской Федерации (часть вторая)&quot; от 26.01.1996 N 14-ФЗ (ред. от 24.06.2025, с изм. от 09.06.2026)  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>параграфа 3 главы 30</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Гражданского кодекса Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId45" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...16 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5(1). Для заключения договора поставки газа на организованных торгах поставщики и (или) покупатели газа вправе</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> обратиться к организатору торговли для заключения договора об оказании услуг по проведению организованных торгов, условия которого предусмотрены правилами организованных торгов, либо заключить договор с брокером, имеющим лицензию профессионального участни</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ка рынка ценных бумаг, или лицом, включенным организатором торговли в список участников торгов товаром, действующих в интересах и за счет других лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 5(1) введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId46" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="P100"/>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="P102"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
-        <w:t>6. Для заключения договора поставки г</w:t>
-[...25 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:t>6. Для заключения догов</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ора поставки газа (за исключением договоров поставки газа, заключаемых на организованных торгах) заявитель, имеющий намерение выступить покупателем по такому договору (далее - заявитель), вправе обратиться к поставщику с заявкой на приобретение газа (далее</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - заявка), в которой указываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) реквизиты заявителя (для юридических лиц полное и сокращенное наименование и государственный регистрационный номер записи в Едином государственном реестре юридических лиц, дата ее внесения в реестр, почтовый адрес, кон</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тактный номер телефона и факса, реквизиты банковского счета, адрес электронной почты (при наличии), для индивидуальных предпринимателей - фамилия, имя, отчество индивидуального предпринимателя, государственный регистрационный номер записи в Едином государс</w:t>
+      </w:r>
+      <w:r>
+        <w:t>твенном реестре индивидуальных предпринимателей, дата ее внесения в реестр, почтовый адрес, контактный номер телефона и факса, реквизиты банковского счета, адрес электронной почты (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId47" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.11.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2025 N 1962)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>б) предполагаемый период и дата начала поставки газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) количество и расположение (наименование) точек подключения и газоиспользующее оборудование по каждой из них;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) запрашиваемый к поставке объем газа на весь предполагаемый период действия</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> договора поставки газа (или годовой объем газа) с разбивкой по месяцам и кварталам по каждой или по всем точкам подключения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="P108"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:t>7. К заявке прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) доверенность или иные документы, подтверждающие полномочия представителя заявителя (в случае если заявка подается представителем заявителя);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) копия документа, подтверждающего право собственности на объект капитального строительства и газоиспользующее </w:t>
+      </w:r>
+      <w:r>
+        <w:t>оборудование или владение ими на ином предусмотренном законом основании;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) копии паспортов изготовителя газоиспользующего оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) копия акта о подключении (технологическом присоединении), содержащего информацию о разграничении имущественной принадлежности и эксплуатационной ответственности сторон, или акта об осуществлении технологического присоединения газопровода к магистральном</w:t>
+      </w:r>
+      <w:r>
+        <w:t>у газопроводу, содержащего информацию о разграничении имущественной принадлежности и эксплуатационной ответственности сторон, либо акта о готовности сетей газопотребления и газоиспользующего оборудования объекта капитального строительства к подключению (те</w:t>
+      </w:r>
+      <w:r>
+        <w:t>хнологическому присоединению) (в случае если заявка направляется до завершения мероприятий по подключению) (при наличии указанных актов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) копия документа, подтверждающего установл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ение брони газопотребления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">е) копии документов, подтверждающих соблюдение заявителем требований в части технического обслуживания сети газораспределения и (или) сети газопотребления, технических устройств, применяемых на опасном производственном объекте, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>локализации и ликвидации аварийных ситуаций (последствий аварий) (в случае если сеть газопотребления заявителя является опасным производственным объектом или объектом технического регулирования) в отношении принадлежащих заявителю сети газораспределения, с</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ети газопотребления и технических устройств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ж) копии документов, подтверждающих постановку мемориального сооружения, находящегося вне воинского захоронения и содержащего Вечный огонь или Огонь памяти, на централизованный учет, организуемый уполномоченным </w:t>
+      </w:r>
+      <w:r>
+        <w:t>федеральным органом исполнительной власти по увековечению памяти погибших при защите Отечества (в случае если заявитель планирует использовать природный газ для обеспечения постоянного горения Вечного огня и (или) периодического горения Огня памяти соответ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ствующего мемориального сооружения).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "ж" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="P118"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>б</w:t>
-[...234 lines deleted...]
-      <w:bookmarkStart w:id="8" w:name="P118"/>
+        <w:t xml:space="preserve">7(1). В случае если заявитель является коммунально-бытовым потребителем, такой заявитель одновременно с заявкой либо не позднее первого </w:t>
+      </w:r>
+      <w:r>
+        <w:t>числа месяца, следующего за месяцем начала поставки газа, и далее ежегодно в течение срока действия договора поставки газа представляет следующие документы и сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) для заключения и исполнения договора поставки газа с целью производства тепловой энер</w:t>
+      </w:r>
+      <w:r>
+        <w:t>гии для удовлетворения коммунально-бытовых нужд граждан, учреждений, финансируемых из бюджетов всех уровней, казенных предприятий, товариществ собственников жилья, жилищно-строительных, жилищных и иных специализированных потребительских кооперативов, управ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ляющих организаций или индивидуальных предпринимателей, осуществляющих управление многоквартирными домами, исключительно на котельной (котельных), котельной установке (котельных установках), оборудование которых оснащено средствами измерений объема газа, е</w:t>
+      </w:r>
+      <w:r>
+        <w:t>сли заявитель осуществляет поставку тепловой энергии для удовлетворения коммунально-бытовых нужд граждан, учреждений, финансируемых из бюджетов всех уровней, казенных предприятий, товариществ собственников жилья, жилищно-строительных, жилищных и иных специ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ализированных потребительских кооперативов, управляющих организаций или индивидуальных предпринимателей, осуществляющих управление многоквартирными домами, на долю которых приходится более 75 процентов в общем объеме поставляемой такими котельной (котельны</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ми), котельной установкой (котельными установками) тепловой энергии:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="P120"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
-        <w:t>если поставка тепловой энергии осуществляется по прямым договорам с конечным потребителем или через единую теплоснабжающую организацию - решени</w:t>
-[...35 lines deleted...]
-      <w:bookmarkStart w:id="9" w:name="P120"/>
+        <w:t>если поставка тепловой энергии осуществляется по прямым договорам с конечным потребителем или через единую теплоснабжающую организацию - решение исполнительного органа субъекта Российской</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Федерации в области государственного регулирования цен (тарифов) об установлении цен (тарифов) на тепловую энергию в отношении котельной (котельных), котельной установки (котельных установок) заявителя, включающее в том числе определение планового объема </w:t>
+      </w:r>
+      <w:r>
+        <w:t>полезного отпуска тепловой энергии, учтенного при установлении для заявителя цен (тарифов) на тепловую энергию, подтверждающее, что на предполагаемый период действия договора поставки газа доля поставки тепловой энергии гражданам, учреждениям, финансируемы</w:t>
+      </w:r>
+      <w:r>
+        <w:t>м из бюджетов всех уровней, казенным предприятиям, товариществам собственников жилья, жилищно-строительным, жилищным и иным специализированным потребительским кооперативам, управляющим организациям или индивидуальным предпринимателям, осуществляющим управл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ение многоквартирными домами, составляет более 75 процентов общего объема тепловой энергии, поставляемой котельной (котельными), котельной установкой (котельными установками), в отношении которых подана заявка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>если поставка тепловой энергии осуществляется</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> в условиях ценовой зоны теплоснабжения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="P122"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r>
-        <w:t>подписанное уполномоченным лицом единой теплоснабжающей организации подтверждение, что на предполагаемый период действия договора поставки газа или на текущий год доля пос</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">решение исполнительного органа субъекта Российской Федерации в области </w:t>
+        <w:t>подписанное уполномоченным лицом единой теплоснабжающей организации подтверждение, что на предполагаемый период действия договора поставки газа или на текущий год доля поставки тепловой энергии гражданам, учреждения</w:t>
+      </w:r>
+      <w:r>
+        <w:t>м, финансируемым из бюджетов всех уровней, казенным предприятиям, товариществам собственников жилья, жилищно-строительным, жилищным и иным специализированным потребительским кооперативам, управляющим организациям или индивидуальным предпринимателям, осущес</w:t>
+      </w:r>
+      <w:r>
+        <w:t>твляющим управление многоквартирными домами, составляет более 75 процентов общего объема тепловой энергии, поставляемой котельной (котельными), котельной установкой (котельными установками), в отношении которых подана заявка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>решение исполнительного органа</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> субъекта Российской Федерации в области </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>государственного регулирования тарифов об установлении предельного уровня цены на тепловую энергию (мощность) в отношении единой теплоснабжающей организации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...58 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>решение Правительства Российской Федерации об отнесении п</w:t>
+      </w:r>
+      <w:r>
+        <w:t>оселения, муниципального округа, городского округа к ценовой зоне теплоснабжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) для заключения договора поставки газа с учреждениями, финансируемыми из бюджетов всех уровней, казенными предприятиями, товариществами собственников жилья, жилищно-строите</w:t>
+      </w:r>
+      <w:r>
+        <w:t>льными, жилищными и иными специализированными потребительскими кооперативами, приобретающими газ исключительно для собственных коммунально-бытовых нужд без последующей реализации производимой тепловой энергии иным лицам, - копии учредительных документов за</w:t>
+      </w:r>
+      <w:r>
+        <w:t>явителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) для заключения договора поставки газа с управляющими организациями или индивидуальными предпринимателями, осуществляющими управление многоквартирными домами, приобретающими газ исключительно для собственных коммунально-бытовых нужд без последую</w:t>
+      </w:r>
+      <w:r>
+        <w:t>щей реализации производимой тепловой энергии иным лицам:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>копии учредительных документов для заявителя - юридического лица либо копия выписки из единого государственного реестра индивидуальных предпринимателей для заявителя - индивидуального предпринимателя</w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>копия лицензии на осуществление предпринимательской деятельности по управлению многоквартирными домами.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 7(1) введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId50" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="10" w:name="P128"/>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="P130"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
-        <w:t>7(2). С целью ежегодног</w:t>
-[...4 lines deleted...]
-      <w:hyperlink w:anchor="P116" w:tooltip="7(1). В случае если заявитель является коммунально-бытовым потребителем, такой заявитель одновременно с заявкой либо не позднее первого числа месяца, следующего за месяцем начала поставки газа, и далее ежегодно в течение срока действия договора поставки газа п">
+        <w:t>7(2). С целью ежегодного подтверждения статуса коммунально-бытового</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> потребителя покупатель представляет поставщику газа документы и сведения, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P118" w:tooltip="7(1). В случае если заявитель является коммунально-бытовым потребителем, такой заявитель одновременно с заявкой либо не позднее первого числа месяца, следующего за месяцем начала поставки газа, и далее ежегодно в течение срока действия договора поставки газа п">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 7(1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил, до 1 февраля текущего года.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В случае если указанное в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P118" w:tooltip="если поставка тепловой энергии осуществляется по прямым договорам с конечным потребителем или через единую теплоснабжающую организацию - решение исполнительного органа субъекта Российской Федерации в области государственного регулирования цен (тарифов) об уста">
-[...26 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+      <w:hyperlink w:anchor="P120" w:tooltip="если поставка тепловой энергии осуществляется по прямым договорам с конечным потребителем или через единую теплоснабжающую организацию - решение исполнительного органа субъекта Российской Федерации в области государственного регулирования цен (тарифов) об уста">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце втор</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>ом подпункта "а" пункта 7(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил решение исполнительного органа субъекта Российской Федерации в области государственного регулирования цен (тарифов), представленное заявителем одновременно с заявкой либо не позднее первого числа месяца, следую</w:t>
+      </w:r>
+      <w:r>
+        <w:t>щего за месяцем начала поставки газа, распространяется не на весь предполагаемый период действия договора поставки газа, заявитель (покупатель) обязан ежегодно (не позднее 1 февраля) представлять поставщику газа решение исполнительного органа субъекта Росс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ийской Федерации в области государственного регулирования цен (тарифов) об установлении цен (тарифов) на тепловую энергию в отношении заявителя (покупателя), включающее в том числе определение планового объема полезного отпуска тепловой энергии, учтенного </w:t>
+      </w:r>
+      <w:r>
+        <w:t>при установлении для заявителя (покупателя) цен (тарифов), подтверждающее, что на текущий год доля поставки тепловой энергии гражданам, учреждениям, финансируемым из бюджетов всех уровней, казенным предприятиям, товариществам собственников жилья, жилищно-с</w:t>
+      </w:r>
+      <w:r>
+        <w:t>троительным, жилищным и иным специализированным потребительским кооперативам, управляющим организациям или индивидуальным предпринимателям, осуществляющим управление многоквартирными домами, составляет более 75 процентов общего объема тепловой энергии, пос</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тавляемой котельной (котельными), котельной установкой (котельными установками), в отношении которых подана заявка (заключен договор поставки газа).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В случае если указанное в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P120" w:tooltip="подписанное уполномоченным лицом единой теплоснабжающей организации подтверждение, что на предполагаемый период действия договора поставки газа или на текущий год доля поставки тепловой энергии гражданам, учреждениям, финансируемым из бюджетов всех уровней, ка">
+      <w:hyperlink w:anchor="P122" w:tooltip="подписанное уполномоченным лицом единой теплоснабжающей организации подтверждение, что на предполагаемый период действия договора поставки газа или на текущий год доля поставки тепловой энергии гражданам, учреждениям, финансируемым из бюджетов всех уровней, ка">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце четвертом подпункта "а" пункта 7(1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящих Правил подтверждение единой теплоснабжающей организации, представленное заявителем одновременно с заявкой либо не позднее первого числа месяца, следующего за месяцем начала поставки газа, распространяетс</w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:t xml:space="preserve"> н</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">астоящих Правил подтверждение единой теплоснабжающей организации, представленное заявителем одновременно с заявкой либо не позднее первого числа месяца, следующего за месяцем начала поставки газа, распространяется не на весь предполагаемый период действия </w:t>
+      </w:r>
+      <w:r>
+        <w:t>договора поставки газа, заявитель (покупатель) обязан ежегодно (не позднее 1 февраля) представлять поставщику газа подписанное уполномоченным лицом единой теплоснабжающей организации подтверждение, что на текущий год доля поставки тепловой энергии граждана</w:t>
+      </w:r>
+      <w:r>
+        <w:t>м, учреждениям, финансируемым из бюджетов всех уровней, казенным предприятиям, товариществам собственников жилья, жилищно-строительным, жилищным и иным специализированным потребительским кооперативам, управляющим организациям или индивидуальным предпринима</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">телям, осуществляющим управление многоквартирными домами, составляет более 75 процентов общего объема тепловой энергии, поставляемой котельной (котельными), котельной установкой (котельными установками), в отношении которых подана заявка (заключен договор </w:t>
+      </w:r>
+      <w:r>
+        <w:t>поставки газа).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 7(2) введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId51" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7(3). В случае непредставления заявителем (покупателем) документов и сведений, указанных в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P116" w:tooltip="7(1). В случае если заявитель является коммунально-бытовым потребителем, такой заявитель одновременно с заявкой либо не позднее первого числа месяца, следующего за месяцем начала поставки газа, и далее ежегодно в течение срока действия договора поставки газа п">
+      <w:hyperlink w:anchor="P118" w:tooltip="7(1). В случае если заявитель является коммунально-бытовым потребителем, такой заявитель одновременно с заявкой либо не позднее первого числа месяца, следующего за месяцем начала поставки газа, и далее ежегодно в течение срока действия договора поставки газа п">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 7(1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящих Правил, в сроки, определенные </w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:anchor="P116" w:tooltip="7(1). В случае если заявитель является коммунально-бытовым потребителем, такой заявитель одновременно с заявкой либо не позднее первого числа месяца, следующего за месяцем начала поставки газа, и далее ежегодно в течение срока действия договора поставки газа п">
+        <w:t xml:space="preserve"> настоящих Правил,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> в сроки, определенные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P118" w:tooltip="7(1). В случае если заявитель является коммунально-бытовым потребителем, такой заявитель одновременно с заявкой либо не позднее первого числа месяца, следующего за месяцем начала поставки газа, и далее ежегодно в течение срока действия договора поставки газа п">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктами 7(1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P128" w:tooltip="7(2). С целью ежегодного подтверждения статуса коммунально-бытового потребителя покупатель представляет поставщику газа документы и сведения, указанные в пункте 7(1) настоящих Правил, до 1 февраля текущего года.">
+      <w:hyperlink w:anchor="P130" w:tooltip="7(2). С целью ежегодного подтверждения статуса коммунально-бытового потребителя покупатель представляет поставщику газа документы и сведения, указанные в пункте 7(1) настоящих Правил, до 1 февраля текущего года.">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>7(2)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящих Правил, такой заявитель (покупатель) не является коммунально-бытовым потребителем, и поставка газа такому заявителю осуществляется на</w:t>
-[...13 lines deleted...]
-      <w:hyperlink r:id="rId50" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:t xml:space="preserve"> настоящих Правил, такой заявитель (покупатель) не является коммунально-бытовым потребителем, и поставка газа такому заявителю осуществляется на общих основаниях в соответствии с настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(п. 7(3) вве</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ден </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId52" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. Копии документов, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P106" w:tooltip="7. К заявке прилагаются следующие документы:">
+      <w:hyperlink w:anchor="P108" w:tooltip="7. К заявке прилагаются следующие документы:">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктами 7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P128" w:tooltip="7(2). С целью ежегодного подтверждения статуса коммунально-бытового потребителя покупатель представляет поставщику газа документы и сведения, указанные в пункте 7(1) настоящих Правил, до 1 февраля текущего года.">
+      <w:hyperlink w:anchor="P130" w:tooltip="7(2). С целью ежегодного подтверждения статуса коммунально-бытового потребителя покупатель представляет поставщику газа документы и сведения, указанные в пункте 7(1) настоящих Правил, до 1 февраля текущего года.">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>7(2)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящих Правил, заверяются лицами, выдавшими (составившими) такие документы, или лицом, уполномоченным в соответствии с законодательством Российской Федерации на совершение действий по заверению копий таких документов.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:t xml:space="preserve"> настоящих Правил, заверяются лицами, выдавшими (составившими) так</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ие документы, или лицом, уполномоченным в соответствии с законодательством Российской Федерации на совершение действий по заверению копий таких документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
-[...10 lines deleted...]
-          <w:t>ления</w:t>
+      <w:hyperlink r:id="rId53" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...9 lines deleted...]
-      <w:hyperlink w:anchor="P100" w:tooltip="6. Для заключения договора поставки газа (за исключением договоров поставки газа, заключаемых на организованных торгах) заявитель, имеющий намерение выступить покупателем по такому договору (далее - заявитель), вправе обратиться к поставщику с заявкой на приоб">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">9. Заявка и приложенные к </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ней документы и сведения (при условии их соответствия требованиям </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P102" w:tooltip="6. Для заключения договора поставки газа (за исключением договоров поставки газа, заключаемых на организованных торгах) заявитель, имеющий намерение выступить покупателем по такому договору (далее - заявитель), вправе обратиться к поставщику с заявкой на приоб">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктов 6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P116" w:tooltip="7(1). В случае если заявитель является коммунально-бытовым потребителем, такой заявитель одновременно с заявкой либо не позднее первого числа месяца, следующего за месяцем начала поставки газа, и далее ежегодно в течение срока действия договора поставки газа п">
+      <w:hyperlink w:anchor="P118" w:tooltip="7(1). В случае если заявитель является коммунально-бытовым потребителем, такой заявитель одновременно с заявкой либо не позднее первого числа месяца, следующего за месяцем начала поставки газа, и далее ежегодно в течение срока действия договора поставки газа п">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>7(1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящих Правил) рассматрив</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:t xml:space="preserve"> настоящих Правил) рассматриваются поставщиком в течение 30 календарных дней со дня их поступления. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>В указанный срок поставщик направляет заявителю предложение о заключении договора поставки газа (подписанный поставщиком проект договора поставки газа) или письменный мотивированный отказ в его заключении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 9 в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId54" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>9(1). В случае поступления заявки на приобретение газа, поданной заявителем, имеющим преимущественное право на заключение договора поставки газа, заявка на приобретение газа рассматривается по</w:t>
       </w:r>
       <w:r>
         <w:t>ставщиком газа в первую очередь по отношению к заявкам на приобретение газа, которые поданы заявителями, не имеющими преимущественного права на заключение договора поставки газа, вне зависимости от очередности их поступления поставщику газа. Заявки на прио</w:t>
       </w:r>
       <w:r>
         <w:t>бретение газа, поданные несколькими заявителями, имеющими преимущественное право на заключение договора поставки газа, рассматриваются поставщиком газа в соответствии с очередностью их поступления поставщику газа.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 9(1) введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId55" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>м</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="11" w:name="P140"/>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="P142"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:t>10. Согласие на заключение договора поставки газа (подписанный проект договора поставки газа) должно быть направлено покупателем, получившим предложение о заключении договора поставки газа (оферту), не позднее 30 ка</w:t>
       </w:r>
       <w:r>
         <w:t>лендарных дней с момента его получения, если иной срок не определен в предложении о заключении договора поставки газа (оферте).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId56" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>При несогласии с условиями договора поставки газа поку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">патель обязан направить поставщику не позднее 30 дней со дня получения покупателем проекта договора поставки газа протокол разногласий к нему. В случае неполучения покупателем подписанного поставщиком протокола разногласий к проекту договора поставки газа </w:t>
       </w:r>
       <w:r>
         <w:t>в 30-дневный срок со дня получения поставщиком протокола разногласий к проекту договора поставки газа покупатель вправе обратиться в суд и по истечении срока действия договора поставки газа, заключенного на предыдущий период, обязан прекратить отбор газа.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId57" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Отбор (продолжение отбора) газа покупателем по истечении 30-дневного срока со дня получения покупателем проекта договора поставки газа и (или) срока действия договора поставки газа, </w:t>
       </w:r>
       <w:r>
         <w:t>заключенного на предыдущий период, считается согласием покупателя на заключение договора поставки газа на условиях поставщика, если в указанный срок покупатель не обратился в суд за урегулированием разногласий, возникших при заключении договора поставки га</w:t>
       </w:r>
       <w:r>
         <w:t>за.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId58" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>В случае если покупатель обратился в суд, действие договора поставки газа, заключенного на предыдущий период, продлевается до вступления в силу решения суда.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...54 lines deleted...]
-      <w:hyperlink w:anchor="P140" w:tooltip="10. Согласие на заключение договора поставки газа (подписанный проект договора поставки газа) должно быть направлено покупателем, получившим предложение о заключении договора поставки газа (оферту), не позднее 30 календарных дней с момента его получения, если ">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>11. Поставка (отбор) газа без договора поставки газа, заключенного (продленного) в порядке, предусмотренном настоящими Правилами, не допускается. Такой отбор газа является самовольным (несанкционированным).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">12. Покупатель или поставщик газа имеет право на </w:t>
+      </w:r>
+      <w:r>
+        <w:t>его транспортировку в соответствии с положением об обеспечении доступа независимых организаций к газотранспортной системе и (или) положением об обеспечении доступа организаций к газораспределительным сетям, утверждаемыми Правительством Российской Федерации</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13. Порядок и условия транспортировки газа по газотранспортной системе и (или) газораспределительной системе оформляются договором об оказании услуг по транспортировке газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>14. На покупателей и поставщиков, заключающих договоры поставки газа на организо</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ванных торгах, требования, содержащиеся в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P142" w:tooltip="10. Согласие на заключение договора поставки газа (подписанный проект договора поставки газа) должно быть направлено покупателем, получившим предложение о заключении договора поставки газа (оферту), не позднее 30 календарных дней с момента его получения, если ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил, не распространяются.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...16 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15. Заключение договоров поставки газа на организованных торгах осуществляется в соответствии с законодательством Российской Фед</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ерации с учетом положений настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>IV. Условия, сроки и порядок исполнения договоров</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
-[...25 lines deleted...]
-      <w:bookmarkStart w:id="12" w:name="P156"/>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>16. Поставщик обязан поставлять, а покупатель оплатить поставку газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="P158"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r>
-        <w:t>17. В договоре поставки газа определяются месячные, квартальные и годовые объемы поставки газа, а также объемы поставки газа в каждом расчетном периоде и (или) порядок их согласования, а также порядок изменения определ</w:t>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="13" w:name="P157"/>
+        <w:t xml:space="preserve">17. В договоре поставки газа определяются месячные, квартальные и годовые объемы поставки </w:t>
+      </w:r>
+      <w:r>
+        <w:t>газа, а также объемы поставки газа в каждом расчетном периоде и (или) порядок их согласования, а также порядок изменения определенных договором объемов поставки газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="P159"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
-        <w:t>18. Поставщик обязан поставлять, а покупатель получать (отбирать) газ в течение расчетного периода в пределах установленной суточной нормы поставки газа.</w:t>
-[...72 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:t>18. Поставщик обязан поставлять, а покупатель получать (отбирать) газ в течение расчетног</w:t>
+      </w:r>
+      <w:r>
+        <w:t>о периода в пределах установленной суточной нормы поставки газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Неравномерность поставки газа по суткам в течение месяца допускается в случаях, предусмотренных договором поставки газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В договоре поставки газа, которым предусматривается неравномерность по</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ставки газа по суткам в течение месяца, должны быть определены минимальные и максимальные суточные объемы поставки газа. При этом минимальный суточный объем поставки газа не должен быть более чем на 20 процентов ниже, а максимальный суточный объем поставки</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> газа не должен быть более чем на 10 процентов выше среднесуточной нормы поставки газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Неравномерность поставки газа по договорам поставки газа, заключенным на организованных торгах, не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Если иное не предусмотрено соглашением между поставщиком</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> и покупателем, согласованная договором поставки газа неравномерность поставки газа по суткам не влечет за собой соответствующего изменения месячных договорных объемов поставки газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Положения настоящего пункта о равномерности и неравномерности (включая ми</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нимальный и максимальный суточные объемы) поставки газа не применяются к договорным объемам, установленным диспетчерским графиком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">19. По требованию покупателя неравномерность поставки газа по суткам в течение месяца в диапазоне, указанном в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P157" w:tooltip="18. Поставщик обязан поставлять, а покупатель получать (отбирать) газ в течение расчетного периода в пределах установленной суточной нормы поставки газа.">
+      <w:hyperlink w:anchor="P159" w:tooltip="18. Поставщик обязан поставлять, а покупатель получать (отбирать) газ в течение расчетного периода в пределах установленной суточной нормы поставки газа.">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил, предусматривается договором поставки газа, з</w:t>
       </w:r>
       <w:r>
         <w:t>аключаемым не на организованных торгах, в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>если поставка газа осуществляется для коммунально-бытовых нужд, для котельных и тепловых электростанций в объемах, необходимых для производства тепловой энергии, реализуемой в целях удовлетворени</w:t>
       </w:r>
       <w:r>
         <w:t>я коммунально-бытовых нужд населения;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>если поставка газа осуществляется для генерирующих объектов, осуществляющих выработку электрической и тепловой энергии, функционирующих на территории технологически изолированных территориальных электроэнергетических с</w:t>
       </w:r>
       <w:r>
         <w:t>истем Сахалинской области, Камчатского края, Чукотского автономного округа.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 19 в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId59" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>20. При перерасходе газа покупателем поставщик вправе проводить принудительное ограничение его поста</w:t>
       </w:r>
       <w:r>
         <w:t>вки до установленной суточной нормы поставки газа по истечении 24 часов с момента предупреждения об этом покупателя, органов исполнительной власти субъектов Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId60" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>21.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Невыборка газа не дает покупателю право требовать впоследствии увеличения поставок газа свыше суточной нормы.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Коммунально-бытовыми потребителями, а также покупателями, потребляющими до 10 млн. куб. метров газа в год, в соответствии с заключенными договора</w:t>
       </w:r>
       <w:r>
         <w:t>ми поставки газа объем невыбранного газа не оплачивается, санкции за невыборку газа к ним не применяются.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Иное правило в отношении покупателя за невыборку газа по договорам поставки газа, заключенным на организованных торгах, может быть установлено в указа</w:t>
       </w:r>
       <w:r>
         <w:t>нных договорах,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="14" w:name="P172"/>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="P174"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:t>22. Поставщик газа вправе в случае получения соответствующей заявки от покупателя включить в долгосрочный договор поставки газа (при наличии возможности поставки газа в заявленном объеме) совокупный годовой объем поставки газа, составляющий</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 500 млн. куб. метров и более, условие об оплате газа, в соответствии с которым подавшие заявку покупатели в случае невыборки газа гарантируют поставщику газа оплату стоимости поставленного газа в объеме фактической поставки газа, но не менее его стоимости</w:t>
       </w:r>
       <w:r>
         <w:t>, определяемой исходя из установленного в соответствии с долгосрочным договором поставки газа объема газа либо его части (доли), за исключением случаев возникновения обстоятельств непреодолимой силы.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>В случае отсутствия инициативы (заявки) покупателя на вк</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">лючение в договор поставки газа условия, предусмотренного </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P172" w:tooltip="22. Поставщик газа вправе в случае получения соответствующей заявки от покупателя включить в долгосрочный договор поставки газа (при наличии возможности поставки газа в заявленном объеме) совокупный годовой объем поставки газа, составляющий 500 млн. куб. метро">
+      <w:hyperlink w:anchor="P174" w:tooltip="22. Поставщик газа вправе в случае получения соответствующей заявки от покупателя включить в долгосрочный договор поставки газа (при наличии возможности поставки газа в заявленном объеме) совокупный годовой объем поставки газа, составляющий 500 млн. куб. метро">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем первым</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта, указанное условие в такой договор не включается.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Указанные в настоящем пункте условия не ограничивают права поставщика по согла</w:t>
       </w:r>
       <w:r>
         <w:t>сованию с покупателем включить в договор поставки газа иные условия в случае невыборки газа.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="15" w:name="P175"/>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="P177"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:t>Положения настоящего пункта не распространяются на организации, приобретающие газ для его использования для целей выработки тепловой и (или) электрической энергии,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> включая генерирующие объекты, осуществляющие деятельность в рамках функционирования Единой энергетической системы России, а также технологически изолированные территориальные электроэнергетические системы Сахалинской области, Камчатского края, Чукотского </w:t>
       </w:r>
       <w:r>
         <w:t>автономного округа.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId61" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Положения настоящего пункта не распространяются на случаи, указанные в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P181" w:tooltip="22(1). Промышленные потребители имеют преимущественное право на заключение долгосрочного договора поставки газа, совокупный годовой объем поставки газа по которому составляет 10 млн. куб. метров и более, из ресурсов организации - собственника Единой системы га">
+      <w:hyperlink w:anchor="P183" w:tooltip="22(1). Промышленные потребители имеют преимущественное право на заключение долгосрочного договора поставки газа, совокупный годовой объем поставки газа по которому составляет 10 млн. куб. метров и более, из ресурсов организации - собственника Единой системы га">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 22(1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId62" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA7363">
+      <w:tr w:rsidR="00BF5434">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>КонсультантПлюс: примечание.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">П. 22(1) </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P28" w:tooltip="6. Пункты 22(1) и 22(2) Правил поставки газа в Российской Федерации, утвержденных настоящим постановлением, вступают в силу с 1 сентября 2026 г.">
+            <w:hyperlink w:anchor="P29" w:tooltip="6. Пункты 22(1) и 22(2) Правил поставки газа в Российской Федерации, утвержденных настоящим постановлением, вступают в силу с 1 сентября 2026 г.">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>вступает</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> в силу с 01.09.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="300"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="P181"/>
+      <w:bookmarkStart w:id="16" w:name="P183"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:t>22(1). Промышленные потребители имеют преимущественное право на заключение долгосрочного договора поставки газа, совокупный годовой объем поставки газа по которому составляет 10 млн. куб. метров и более, из ресурсов организации - собственника Единой систем</w:t>
       </w:r>
       <w:r>
         <w:t>ы газоснабжения и аффилированных с ней лиц (при наличии возможности поставки газа в заявленном промышленными потребителями объеме), в соответствии с которым промышленные потребители в случае невыборки ими газа гарантируют поставщику газа оплату стоимости п</w:t>
       </w:r>
       <w:r>
         <w:t>оставленного газа в расчетном периоде в объеме фактической поставки газа, но не менее его стоимости, определяемой исходя из установленного в соответствии с долгосрочным договором поставки газа планового объема газа либо его части (доли), за исключением слу</w:t>
       </w:r>
       <w:r>
         <w:t>чаев возникновения обстоятельств непреодолимой силы.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Если иное не согласовано сторонами, в случае недопоставки по вине поставщика газа согласованных объемов газа либо его части (доли) в рамках исполнения указанного долгосрочного договора поставки газа пост</w:t>
       </w:r>
       <w:r>
         <w:t>авщик газа обязан возместить покупателю газа стоимость недопоставленного газа либо его части (доли) в размере его стоимости, определяемой в соответствии с условиями долгосрочного договора поставки газа.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>В случае если поставка газа осуществляется на балансо</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">вых пунктах, на которых происходит передача газа (переход права собственности), подлежащего коммерческой балансировке, долгосрочный договор поставки газа с промышленным потребителем, заключенный на условиях, указанных в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P181" w:tooltip="22(1). Промышленные потребители имеют преимущественное право на заключение долгосрочного договора поставки газа, совокупный годовой объем поставки газа по которому составляет 10 млн. куб. метров и более, из ресурсов организации - собственника Единой системы га">
+      <w:hyperlink w:anchor="P183" w:tooltip="22(1). Промышленные потребители имеют преимущественное право на заключение долгосрочного договора поставки газа, совокупный годовой объем поставки газа по которому составляет 10 млн. куб. метров и более, из ресурсов организации - собственника Единой системы га">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце первом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта, должен содержать следующие обязательные условия:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>право покупателя осуществить коммерческую балансировку;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>определение цены на газ с учетом платы за снабженческо-сбытовые услуги и стоимости услуг за его транспортировку;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>опре</w:t>
       </w:r>
       <w:r>
         <w:t>деление балансового пункта.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Промышленные потребители, заключившие долгосрочный договор поставки газа на условиях, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P181" w:tooltip="22(1). Промышленные потребители имеют преимущественное право на заключение долгосрочного договора поставки газа, совокупный годовой объем поставки газа по которому составляет 10 млн. куб. метров и более, из ресурсов организации - собственника Единой системы га">
+      <w:hyperlink w:anchor="P183" w:tooltip="22(1). Промышленные потребители имеют преимущественное право на заключение долгосрочного договора поставки газа, совокупный годовой объем поставки газа по которому составляет 10 млн. куб. метров и более, из ресурсов организации - собственника Единой системы га">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем первым</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта, вправе осуществлять коммерческую балансировку по такому</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> долгосрочному договору до конца месяца, следующего за определяемым указанным договором расчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>В случае если промышленным потребителем право на осуществление коммерческой балансировки газа по долгосрочному договору поставки газа не было реализ</w:t>
       </w:r>
       <w:r>
         <w:t>овано в срок, установленный абзацем седьмым настоящего пункта, на организованных торгах и заявка на участие в организованных торгах не была отозвана промышленным потребителем, балансирующий продавец (покупатель) обязан приобрести у промышленного потребител</w:t>
       </w:r>
       <w:r>
         <w:t>я указанный объем газа по цене 90 процентов цены не выбранного промышленным потребителем газа, которая определена соответствующим долгосрочным договором поставки газа, заключенным между поставщиком и промышленным потребителем.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Положения настоящего пункта н</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">е распространяются на случаи, указанные в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P175" w:tooltip="Положения настоящего пункта не распространяются на организации, приобретающие газ для его использования для целей выработки тепловой и (или) электрической энергии, включая генерирующие объекты, осуществляющие деятельность в рамках функционирования Единой энерг">
+      <w:hyperlink w:anchor="P177" w:tooltip="Положения настоящего пункта не распространяются на организации, приобретающие газ для его использования для целей выработки тепловой и (или) электрической энергии, включая генерирующие объекты, осуществляющие деятельность в рамках функционирования Единой энерг">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце четвертом пункта 22</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил, а также на случаи приобретения газа для целей производства электрической и тепловой энергии генерирующими объектами, функционирующим</w:t>
       </w:r>
       <w:r>
         <w:t>и в технологически изолированных территориальных электроэнергетических системах Сахалинской области, Камчатского края, Чукотского автономного округа.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 22(1) введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId63" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA7363">
+      <w:tr w:rsidR="00BF5434">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>КонсультантПлюс: примечание.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">П. 22(2) </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P28" w:tooltip="6. Пункты 22(1) и 22(2) Правил поставки газа в Российской Федерации, утвержденных настоящим постановлением, вступают в силу с 1 сентября 2026 г.">
+            <w:hyperlink w:anchor="P29" w:tooltip="6. Пункты 22(1) и 22(2) Правил поставки газа в Российской Федерации, утвержденных настоящим постановлением, вступают в силу с 1 сентября 2026 г.">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>вступает</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> в силу с 01.09.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="300"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="P193"/>
+      <w:bookmarkStart w:id="17" w:name="P195"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r>
-        <w:t>22(2). Пос</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:t>22(2). Поставщики и покупатели вправе осуществлять коммерческую балансировку газа на организованных торгах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>При проведении коммерческой балансировки газа участникам гарантируется проведение балансировочных процедур с участием балансирующего продавца (покупателя) в соответствии с законодательством Российской Федерации об организованных торгах.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Учет подлежащего ко</w:t>
       </w:r>
       <w:r>
         <w:t>ммерческой балансировке газа осуществляется оператором товарных поставок в соответствии с законодательством Российской Федерации о клиринговой деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 22(2) введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId64" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="18" w:name="P197"/>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="P199"/>
       <w:bookmarkEnd w:id="18"/>
       <w:r>
         <w:t xml:space="preserve">23. Уменьшение </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">месячного объема отбора газа, определенного договором поставки газа, покупателями, указанными в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P172" w:tooltip="22. Поставщик газа вправе в случае получения соответствующей заявки от покупателя включить в долгосрочный договор поставки газа (при наличии возможности поставки газа в заявленном объеме) совокупный годовой объем поставки газа, составляющий 500 млн. куб. метро">
+      <w:hyperlink w:anchor="P174" w:tooltip="22. Поставщик газа вправе в случае получения соответствующей заявки от покупателя включить в долгосрочный договор поставки газа (при наличии возможности поставки газа в заявленном объеме) совокупный годовой объем поставки газа, составляющий 500 млн. куб. метро">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктах 22</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P181" w:tooltip="22(1). Промышленные потребители имеют преимущественное право на заключение долгосрочного договора поставки газа, совокупный годовой объем поставки газа по которому составляет 10 млн. куб. метров и более, из ресурсов организации - собственника Единой системы га">
+      <w:hyperlink w:anchor="P183" w:tooltip="22(1). Промышленные потребители имеют преимущественное право на заключение долгосрочного договора поставки газа, совокупный годовой объем поставки газа по которому составляет 10 млн. куб. метров и более, из ресурсов организации - собственника Единой системы га">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>22(1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил, без применения к ним предусмотренного таким пункт</w:t>
       </w:r>
       <w:r>
         <w:t>ом условия оплаты газа допускается при соблюдении следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId65" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>а) такое уменьшение производится в отношении определенного месяца поставки однократно;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...13 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) уменьшение месячного объема не может превышать 20 процентов от ранее согласованного покупателем и пост</w:t>
+      </w:r>
+      <w:r>
+        <w:t>авщиком объема поставки газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>в) письменное уведомление об уменьшении месячного объема поставки газа направлено покупателем поставщику в срок не позднее чем за 20 дней до начала соответствующего месяца поставки.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="19" w:name="P202"/>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="P204"/>
       <w:bookmarkEnd w:id="19"/>
       <w:r>
-        <w:t xml:space="preserve">24. При перерасходе газа без предварительного согласования с поставщиком, </w:t>
-[...26 lines deleted...]
-      <w:bookmarkStart w:id="20" w:name="P204"/>
+        <w:t>24. При перерасходе газа без предварительног</w:t>
+      </w:r>
+      <w:r>
+        <w:t>о согласования с поставщиком, газотранспортной или газораспределительной организацией покупатель оплачивает дополнительно объем отобранного им газа сверх установленного договором поставки газа, стоимость его транспортировки за каждые сутки с применением се</w:t>
+      </w:r>
+      <w:r>
+        <w:t>зонных коэффициентов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>с 15 апреля по 15 сентября - 1,1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="P206"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:t>с 16 сентября по 14 апреля - 1,5.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...6 lines deleted...]
-      <w:hyperlink w:anchor="P202" w:tooltip="24. При перерасходе газа без предварительного согласования с поставщиком, газотранспортной или газораспределительной организацией покупатель оплачивает дополнительно объем отобранного им газа сверх установленного договором поставки газа, стоимость его транспор">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="P204" w:tooltip="24. При перерасходе газа без предварительного согласования с поставщиком, газотранспортной или газораспределительной организацией покупатель оплачивает дополнительно объем отобранного им газа сверх установленного договором поставки газа, стоимость его транспор">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Абзацы первый</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P204" w:tooltip="с 16 сентября по 14 апреля - 1,5.">
+      <w:hyperlink w:anchor="P206" w:tooltip="с 16 сентября по 14 апреля - 1,5.">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>третий</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего пункта не применяются к объемам газа, израсходованным насел</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:t xml:space="preserve"> настоящего пункта не применяются к объем</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ам газа, израсходованным населением и коммунально-бытовыми потребителями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId66" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...16 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Иное правило в отношении покупателя за перерасход газа может быть установлено в договорах поставки газа, зак</w:t>
+      </w:r>
+      <w:r>
+        <w:t>люченных на организованных торгах, или в договорах поставки газа в отношении природного газа, добытого публичным акционерным обществом "Газпром" и его аффилированными лицами и реализуемого организациям для производства газа природного в сжиженном состоянии</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> либо организациям, заключившим договор поставки газа после 1 ноября 2018 г., предусматривающие начало поставки природного газа после 1 января 2020 г., для производства метанола из газа природного в газообразном состоянии для последующего экспорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(в ред.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId67" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Обязанность по своевременному представлению поставщику документального подтверждения предусмотренных настоящим пунктом оснований для неприменения коэффициентов к стоимости соответствующих о</w:t>
+      </w:r>
+      <w:r>
+        <w:t>бъемов газа и его транспортировки возлагается на покупателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>25. Предусмотренное договором поставки газа и договором об оказании услуг по транспортировке газа давление газа поддерживается при условии выборки его покупателем в пределах суточной нормы постав</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ки газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>26. При наличии у покупателя нескольких договоров поставки газа, действующих одновременно в расчетный период, объемы невыборки или перерасхода газа определяются по каждому договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId68" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Пр</w:t>
-[...57 lines deleted...]
-          <w:t>Постановления</w:t>
+        <w:t xml:space="preserve"> Правительства РФ от 29.11.2025</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> N 1962)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">27. На покупателей и поставщиков, заключающих договоры поставки газа на организованных торгах, требования, содержащиеся в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P158" w:tooltip="17. В договоре поставки газа определяются месячные, квартальные и годовые объемы поставки газа, а также объемы поставки газа в каждом расчетном периоде и (или) порядок их согласования, а также порядок изменения определенных договором объемов поставки газа.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктах 17</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P174" w:tooltip="22. Поставщик газа вправе в случае получения соответствующей заявки от покупателя включить в долгосрочный договор поставки газа (при наличии возможности поставки газа в заявленном объеме) совокупный годовой объем поставки газа, составляющий 500 млн. куб. метро">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P199" w:tooltip="23. Уменьшение месячного объема отбора газа, определенного договором поставки газа, покупателями, указанными в пунктах 22 и 22(1) настоящих Правил, без применения к ним предусмотренного таким пунктом условия оплаты газа допускается при соблюдении следующих усл">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, не распространяются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="P216"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:t>27(1). Поставка газа в соответствии с настоящими Правилами осуществляется с учетом подготовленных и введенных в действие в порядке, установленном Министерством энергетики Российской Федерации, графиков перевода потр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ебителей на альтернативные виды топлива (аварийные или резервные) и графиков частичного или полного ограничения подачи газа потребителям в случае нарушения технологического режима работы газотранспортной системы при аварии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В период действия для отдельных </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">субъектов Российской Федерации графиков, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P216" w:tooltip="27(1). Поставка газа в соответствии с настоящими Правилами осуществляется с учетом подготовленных и введенных в действие в порядке, установленном Министерством энергетики Российской Федерации, графиков перевода потребителей на альтернативные виды топлива (авар">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце первом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, поставка газа в указанные субъекты Российской Федерации по договорам поставки газа, заключенным на организованных торгах, может приос</w:t>
+      </w:r>
+      <w:r>
+        <w:t>танавливаться до отмены таких графиков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 27(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId69" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...119 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>V. Учет газа</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
-[...5 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>28. Поставка и отбор газа без учета его объема не допускаются.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>29. Учет объема газа осуществляется в порядке, утвержденном Министерством энергетики Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Договором об оказании услуг по транспортировке газа на газотранспортную и газораспределительную организацию могут быть возложены обязанности и полном</w:t>
       </w:r>
       <w:r>
         <w:t>очия по приему-передаче и обеспечению учета поставляемого газа от имени поставщика (покупателя). Поставщик (покупатель), заключивший договор об оказании услуг по транспортировке газа, уведомляет об этом контрагента.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>30. При отсутствии или неисправности сре</w:t>
       </w:r>
       <w:r>
         <w:t>дств измерений у передающей стороны или несоответствия требованиям законодательства Российской Федерации объем переданного газа учитывается по средствам измерений принимающей газ стороны, а при их отсутствии, неисправности или несоответствии требованиям за</w:t>
       </w:r>
       <w:r>
         <w:t>конодательства Российской Федерации - по объему потребления газа, соответствующему проектной мощности неопломбированных газопотребляющих установок и времени, в течение которого подавался газ в период неисправности или несоответствии средств измерений требо</w:t>
       </w:r>
       <w:r>
         <w:t>ваниям законодательства Российской Федерации, или иным методом, предусмотренным договором.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>31. Монтаж, эксплуатация и поверка средств измерений производятся в порядке, установленном законодательством Российской Федерации об обеспечении единства измерений.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>32. Ответственность за техническое состояние и поверку средств измерений учета газа несут организации, которым принадлежат средства измерений.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...52 lines deleted...]
-      <w:hyperlink r:id="rId68" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>33. Каждая из сторон договора поставки газа или договора об оказании услуг по транспортировке газа обязана обеспе</w:t>
+      </w:r>
+      <w:r>
+        <w:t>чить представителю другой стороны возможность проверки в любое время работоспособности средств измерений, наличия действующих свидетельств об их поверке, а также документов об учете и использовании газа покупателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае возникновения спорных ситуаций,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> связанных с выявлением несоответствия объемов газа, передаваемого газотранспортной организацией в газораспределительные сети, и объемами, зафиксированными приборами учета потребителя, несогласная сторона имеет право проверки работоспособности средств изме</w:t>
+      </w:r>
+      <w:r>
+        <w:t>рений потребителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>34. Сторона договора поставки газа или договора об оказании услуг по транспортировке газа, ведущая учет газа, в соответствии с порядком, утвержденным Министерством энергетики Российской Федерации, ежемесячно, до 5-го числа месяца, следую</w:t>
+      </w:r>
+      <w:r>
+        <w:t>щего за месяцем расчетного периода, составляет акт об объеме переданного газа, в котором отражаются ежесуточные объемы приема-передачи газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId70" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...41 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В случае если поставка газа, в том числе </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">с применением технологии по сжижению природного газа и (или) его регазификации, осуществляется по нескольким договорам поставки газа, к учету фактически поставленных объемов принимается в первую очередь объем газа, поставляемый с применением технологии по </w:t>
+      </w:r>
+      <w:r>
+        <w:t>сжижению природного газа и (или) его регазификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>35. При наличии у покупателя нескольких договоров поставки газа, действующих одновременно в расчетном периоде, допускается составление единого акта между покупателем и поставщиком с отражением ежесуточных</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> объемов газа в отношении каждого договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При несогласии одной из сторон с определением объема переданного газа эта сторона подписывает акт, изложив особое мнение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>При наличии разногласий стороны вправе обратиться в суд.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...16 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>До принятия решения судом объем п</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ереданного газа устанавливается в соответствии с показаниями средств измерений стороны, передающей газ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
-        <w:t>VI. Расчеты за газ и его транспортиров</w:t>
-[...27 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:t>VI. Расчеты за газ и его транспортировку</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>36. Цены на газ с учетом платы за снабженческо-сбытовые услуги и тарифы на его транспортировку с учетом специ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>альной надбавки к тарифам на транспортировку газа газораспределительными организациями для финансирования программ газификации указываются в соответствующих договорах поставки газа, в отношении которого осуществляется государственное регулирование цен (тар</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ифов), в соответствии с законодательством Российской Федерации и нормативными правовыми актами федерального органа исполнительной власти в сфере государственного регулирования цен (тарифов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId71" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.11.2025</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> N 1962)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>37. Поставка и отбор газа осуществляются исключительно на возмездной основе в соответствии с заключенным договором поставки газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Порядок расчетов и сроки платежей определяются договорами поставки газа в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId72" w:tooltip="Постановление Правительства РФ от 04.04.2000 N 294 (ред. от 21.12.2018) &quot;Об утверждении Порядка расчетов за природный газ&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Порядком</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> расчетов за пр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>иродный газ, утвержденным постановлением Правительства Российской Федерации от 4 апреля 2000 г. N 294 "Об утверждении Порядка расчетов за природный газ".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Порядок расчетов и сроки платежей по договорам, заключенным на организованных торгах, определяются пра</w:t>
+      </w:r>
+      <w:r>
+        <w:t>вилами организованных торгов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 37 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId73" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...92 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>38. Условия оплаты услуг по транспортировке газа определяются договором об оказании услуг по транспортировке газа, заключаемым с газотранспортной или газораспределительной организацией. Стоимость услуг по транспортировке газа определяется на основании тари</w:t>
+      </w:r>
+      <w:r>
+        <w:t>фов на оказание услуг по транспортировке газа, устанавливаемых в порядке, определенном федеральным органом исполнительной власти в сфере государственного регулирования цен (тарифов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>VII. Права и обязанности сторон по договору поставки газа</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
-[...130 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>39. Газораспр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>еделительная организация обязана незамедлительно осуществить полное ограничение подачи газа потребителю, сети которого имеют непосредственное присоединение к сетям указанной газораспределительной организации (транспортировщика газа), в случае выявления ава</w:t>
+      </w:r>
+      <w:r>
+        <w:t>рийной ситуации и угрозы жизни и (или) здоровью человека, вызванной неудовлетворительным состоянием газоиспользующего оборудования потребителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BF5434">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>С 09.08.2024 до дня отмены всех специальных режимов п. 40 не применяется в Белго</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>родской, Брянской, Курской обл. (Постановление Правительства РФ от 27.08.2026 N 1087).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="300"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">40. Поставщик имеет право уменьшить или полностью прекратить поставку газа покупателям (но не ниже брони газопотребления) в случае двукратного и более нарушения сроков оплаты за поставленный газ и (или) за его транспортировку, за исключением потребителей, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>перечень которых утверждается Правительством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Решение о прекращении поставки газа действует до устранения обстоятельств, явившихся основанием для принятия такого решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>41. Поставщик обязан обеспечить качество газа в соответствии с н</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ормативными требованиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>42. Одорирование газа производится в соответствии с нормативно-технической документацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>43. Поставщик, газотранспортная и газораспределительная организации и покупатель несут в установленном порядке ответственность за техническо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>е состояние принадлежащих им объектов газоснабжения и соблюдение оперативно-диспетчерской дисциплины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>44. Поставщик, газотранспортная и газораспределительная организации и покупатель обязаны немедленно сообщать друг другу об авариях и неисправностях на объ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ектах газоснабжения, ведущих к нарушению режима поставки либо приема газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>45. Газораспределительная организация представляет по запросу поставщика оперативную информацию о режиме газопотребления на объектах поставки (отбора) газа по договору (договорам) с</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> покупателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>46. Газотранспортная организация представляет по запросу газораспределительной организации оперативную информацию об объемах и режимах поставки газа по каждой газораспределительной станции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>VIII. Порядок определения покупателей, обязанных</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>предоставить обеспечение исполнения обязательств по оплате</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>газа, поставляемого по договору поставки г</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:t>газа, поставляемого по договору поставки газа, заключенному</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>с поставщиком, и порядок предоставления такого обеспечения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
-[...11 lines deleted...]
-      <w:bookmarkStart w:id="22" w:name="P263"/>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="P267"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r>
-        <w:t>47. Покупатель обязан предоставить поставщику обеспечение исполнения обязательств по оплате газа, поставляемого по договору поставки газа, если покупатель не исполнил или ненадле</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:t>47. Покупатель обязан предоставить поставщику обеспечение исполнения обязател</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ьств по оплате газа, поставляемого по договору поставки газа, если покупатель не исполнил или ненадлежащим образом исполнил обязательства по оплате газа поставщику и это привело к образованию задолженности перед поставщиком по оплате газа в размере, равном</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> двойному размеру среднемесячной величины обязательств покупателя по оплате газа или превышающем такой двойной размер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При определении соответствия покупателя (за исключением теплоснабжающей организации) критерию, установленному </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P263" w:tooltip="47. Покупатель обязан предоставить поставщику обеспечение исполнения обязательств по оплате газа, поставляемого по договору поставки газа, если покупатель не исполнил или ненадлежащим образом исполнил обязательства по оплате газа поставщику и это привело к обр">
+      <w:hyperlink w:anchor="P267" w:tooltip="47. Покупатель обязан предоставить поставщику обеспечение исполнения обязательств по оплате газа, поставляемого по договору поставки газа, если покупатель не исполнил или ненадлежащим образом исполнил обязательства по оплате газа поставщику и это привело к обр">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем первым</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего пункта, учитывается задолженность перед поставщиком по оплате газ</w:t>
-[...15 lines deleted...]
-      <w:hyperlink w:anchor="P263" w:tooltip="47. Покупатель обязан предоставить поставщику обеспечение исполнения обязательств по оплате газа, поставляемого по договору поставки газа, если покупатель не исполнил или ненадлежащим образом исполнил обязательства по оплате газа поставщику и это привело к обр">
+        <w:t xml:space="preserve"> настоящего пункта, учитывается задолженность перед поставщиком по оплате газа, подтвержденная вступившим в законную силу решением суда или признанная покупателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При определении соответствия покупателя - теплоснабжающей организаци</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и критерию, установленному </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P267" w:tooltip="47. Покупатель обязан предоставить поставщику обеспечение исполнения обязательств по оплате газа, поставляемого по договору поставки газа, если покупатель не исполнил или ненадлежащим образом исполнил обязательства по оплате газа поставщику и это привело к обр">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем первым</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего пункта, учитывается умноженный на коэффициент 0,6 размер задолженности теплоснабжающей организации перед поставщиком по оплате газа, подтвержденный вступившим в законную силу решением суда или пр</w:t>
-[...30 lines deleted...]
-        <w:t>плате газа (P</w:t>
+        <w:t xml:space="preserve"> настоящего пункта, учитывается умноженный на коэффициент 0,6 размер задолженности теплоснабжающей организации перед поставщиком по оплате газа, подтвержденный вступившим в закон</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ную силу решением суда или признанный теплоснабжающей организацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Документами, свидетельствующими о признании покупателем задолженности перед поставщиком, являются документы, в которых содержится явно выраженное согласие покупателя с фактом наличия задол</w:t>
+      </w:r>
+      <w:r>
+        <w:t>женности перед поставщиком и с размером такой задолженности (соглашение между поставщиком и покупателем, акт сверки взаимных расчетов, письмо, подписанное уполномоченным лицом покупателя, или иной документ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В целях применения настоящих Правил среднемесячн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ая величина обязательств по оплате газа (P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>обяз</w:t>
       </w:r>
       <w:r>
         <w:t>) определяется поставщиком по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
-[...5 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:position w:val="-24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1005840" cy="468630"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Консультант Плюс"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72" cstate="print">
+                    <a:blip r:embed="rId74" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1005840" cy="468630"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
-[...5 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>где:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пост</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> - стоимость газа, указанная в счетах на оплату фактически потребленного газа или в иных платежных документах, выставленных поставщиком покупателю за расчетные периоды, за которые у покупателя образовалась указанная в </w:t>
-[...12 lines deleted...]
-          <w:t>бзаце первом</w:t>
+        <w:t xml:space="preserve"> - стоимость газа, указанная в счетах на оплату фактически потребленного газа или в иных платежных документах, выставленных поставщиком покупателю за расчетн</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ые периоды, за которые у покупателя образовалась указанная в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P267" w:tooltip="47. Покупатель обязан предоставить поставщику обеспечение исполнения обязательств по оплате газа, поставляемого по договору поставки газа, если покупатель не исполнил или ненадлежащим образом исполнил обязательства по оплате газа поставщику и это привело к обр">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце первом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта задолженность перед поставщиком, подтвержденная вступившим в законную силу решением суда или признанная покупателем;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...7 lines deleted...]
-        <w:t>n - количество месяцев в периоде, за который определена стоимость газа (S</w:t>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>n - колич</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ество месяцев в периоде, за который определена стоимость газа (S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пост</w:t>
       </w:r>
       <w:r>
-        <w:t>) и за который у покупателя обр</w:t>
-[...4 lines deleted...]
-      <w:hyperlink w:anchor="P263" w:tooltip="47. Покупатель обязан предоставить поставщику обеспечение исполнения обязательств по оплате газа, поставляемого по договору поставки газа, если покупатель не исполнил или ненадлежащим образом исполнил обязательства по оплате газа поставщику и это привело к обр">
+        <w:t xml:space="preserve">) и за который у покупателя образовалась указанная в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P267" w:tooltip="47. Покупатель обязан предоставить поставщику обеспечение исполнения обязательств по оплате газа, поставляемого по договору поставки газа, если покупатель не исполнил или ненадлежащим образом исполнил обязательства по оплате газа поставщику и это привело к обр">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце первом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего пункта задолженность перед поставщиком, подтвержденная вступившим в законную силу решением суда или признанная покупателем.</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="23" w:name="P274"/>
+        <w:t xml:space="preserve"> настоящего пункта задолженность перед поставщиком, подтвержденная вступившим в закон</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ную силу решением суда или признанная покупателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="P278"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r>
-        <w:t>48. Поставщик определяет покупателя, соответству</w:t>
-[...4 lines deleted...]
-      <w:hyperlink w:anchor="P263" w:tooltip="47. Покупатель обязан предоставить поставщику обеспечение исполнения обязательств по оплате газа, поставляемого по договору поставки газа, если покупатель не исполнил или ненадлежащим образом исполнил обязательства по оплате газа поставщику и это привело к обр">
+        <w:t xml:space="preserve">48. Поставщик определяет покупателя, соответствующего предусмотренному </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P267" w:tooltip="47. Покупатель обязан предоставить поставщику обеспечение исполнения обязательств по оплате газа, поставляемого по договору поставки газа, если покупатель не исполнил или ненадлежащим образом исполнил обязательства по оплате газа поставщику и это привело к обр">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем первым пункта 47</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящих Правил критерию, и направляет ему уведомление об обязанности предоставить обеспечение исполнения обязательств по оплате газа способом, позволяющим подтвердить фа</w:t>
-[...15 lines deleted...]
-      <w:hyperlink w:anchor="P263" w:tooltip="47. Покупатель обязан предоставить поставщику обеспечение исполнения обязательств по оплате газа, поставляемого по договору поставки газа, если покупатель не исполнил или ненадлежащим образом исполнил обязательства по оплате газа поставщику и это привело к обр">
+        <w:t xml:space="preserve"> настоящих Правил критерию, и направляет ему уведомление об обязанности п</w:t>
+      </w:r>
+      <w:r>
+        <w:t>редоставить обеспечение исполнения обязательств по оплате газа способом, позволяющим подтвердить факт и дату получения уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Уведомление об обязанности предоставить обеспечение исполнения обязательств по оплате газа направляется в срок, не превышающ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ий 6 месяцев со дня возникновения задолженности, при наличии которой в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P267" w:tooltip="47. Покупатель обязан предоставить поставщику обеспечение исполнения обязательств по оплате газа, поставляемого по договору поставки газа, если покупатель не исполнил или ненадлежащим образом исполнил обязательства по оплате газа поставщику и это привело к обр">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 47</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил покупатель обязан предоставить поставщику обеспечение исполнения обязательств по оплате газа.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...38 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Указанное у</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ведомление должно содержать следующую информацию:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>размер задолженности покупателя, послуживший основанием для предъявления требования о предоставлении обеспечения исполнения обязательств, расчет указанного размера задолженности и среднемесячной величины об</w:t>
+      </w:r>
+      <w:r>
+        <w:t>язательств покупателя по оплате газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>величина обеспечения исполнения обязательств по оплате газа, подлежащего предоставлению покупателем поставщику;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>срок, на который должно быть предоставлено обеспечение исполнения обязательств по оплате газа;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="24" w:name="P280"/>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="P284"/>
       <w:bookmarkEnd w:id="24"/>
       <w:r>
-        <w:t>срок, в течение которого необходимо предоставить обеспечение исполнения обязательств по оплате газа.</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="25" w:name="P281"/>
+        <w:t>срок, в теч</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ение которого необходимо предоставить обеспечение исполнения обязательств по оплате газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="P285"/>
       <w:bookmarkEnd w:id="25"/>
       <w:r>
-        <w:t>49. Велич</w:t>
-[...4 lines deleted...]
-      <w:hyperlink w:anchor="P263" w:tooltip="47. Покупатель обязан предоставить поставщику обеспечение исполнения обязательств по оплате газа, поставляемого по договору поставки газа, если покупатель не исполнил или ненадлежащим образом исполнил обязательства по оплате газа поставщику и это привело к обр">
+        <w:t xml:space="preserve">49. Величина обеспечения исполнения обязательств по оплате газа, подлежащего предоставлению покупателем, который соответствует предусмотренному </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P267" w:tooltip="47. Покупатель обязан предоставить поставщику обеспечение исполнения обязательств по оплате газа, поставляемого по договору поставки газа, если покупатель не исполнил или ненадлежащим образом исполнил обязательства по оплате газа поставщику и это привело к обр">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем первым пункта 47</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящих Правил критерию, определяется поставщиком и не мо</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:t xml:space="preserve"> настоящих Правил критерию, определяется поставщиком и не может превышать размер задолженности покупателя по оплате газа, послуживший основанием для предъявления к нему требования о предоставлении обеспечения исполнен</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ия обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">50. Покупатель, соответствующий предусмотренному </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P263" w:tooltip="47. Покупатель обязан предоставить поставщику обеспечение исполнения обязательств по оплате газа, поставляемого по договору поставки газа, если покупатель не исполнил или ненадлежащим образом исполнил обязательства по оплате газа поставщику и это привело к обр">
+      <w:hyperlink w:anchor="P267" w:tooltip="47. Покупатель обязан предоставить поставщику обеспечение исполнения обязательств по оплате газа, поставляемого по договору поставки газа, если покупатель не исполнил или ненадлежащим образом исполнил обязательства по оплате газа поставщику и это привело к обр">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем первым пункта 47</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящих Правил критерию, обязан предоставить поставщику обеспечение исполнения обязательств по оплате газа на срок, определяемый поставщиком. Указанный срок не может превышать 6 месяцев со дня предоставления обеспечения испол</w:t>
-[...19 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:t xml:space="preserve"> настоящих Правил критерию, обязан предоставить поставщику обеспечение исполнения обязательств по оплате газа на срок, определяемый поставщиком. Указанный срок не может превышать 6 месяцев со дня п</w:t>
+      </w:r>
+      <w:r>
+        <w:t>редоставления обеспечения исполнения обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">51. Срок, в течение которого необходимо предоставить обеспечение исполнения обязательств по оплате газа, определяется поставщиком, при этом дата окончания указанного срока не может наступить ранее чем через 60 дней со дня получения покупателем уведомления </w:t>
+      </w:r>
+      <w:r>
+        <w:t>об обязанности предоставить обеспечение исполнения обязательств по оплате газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">52. Обеспечение исполнения обязательств по оплате газа предоставляется покупателем, который соответствует предусмотренному </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P263" w:tooltip="47. Покупатель обязан предоставить поставщику обеспечение исполнения обязательств по оплате газа, поставляемого по договору поставки газа, если покупатель не исполнил или ненадлежащим образом исполнил обязательства по оплате газа поставщику и это привело к обр">
+      <w:hyperlink w:anchor="P267" w:tooltip="47. Покупатель обязан предоставить поставщику обеспечение исполнения обязательств по оплате газа, поставляемого по договору поставки газа, если покупатель не исполнил или ненадлежащим образом исполнил обязательства по оплате газа поставщику и это привело к обр">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым п</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>ункта 47</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил критерию и определен поставщиком, в виде выдаваемой банком независимой гарантии, соответствующей требованиям законодательства Российской Федерации (далее - банковская гарантия).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Банковская гарантия обеспечивает исполнение возникши</w:t>
+      </w:r>
+      <w:r>
+        <w:t>х после ее выдачи обязанностей по оплате газа, поставляемого по договорам поставки газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>По согласованию с поставщиком покупателем может быть предоставлена государственная или муниципальная гарантия либо исполнение обязательств по оплате газа может быть об</w:t>
+      </w:r>
+      <w:r>
+        <w:t>еспечено иными способами, предусмотренными законом или договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Предоставление обеспечения исполнения обязательств по оплате газа не требуется, если до истечения срока, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P284" w:tooltip="срок, в течение которого необходимо предоставить обеспечение исполнения обязательств по оплате газа.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем седьмым пункта 48</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, обязательства по оплате газа, неисполнение или ненадлежащее исполнение которых послужило основанием для возникновения у покупателя обязанности пред</w:t>
+      </w:r>
+      <w:r>
+        <w:t>оставить обеспечение исполнения обязательств, исполнены в полном объеме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="P292"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:t xml:space="preserve">53. В случае если представленная покупателем банковская гарантия удовлетворяет требованиям Федерального </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId75" w:tooltip="Федеральный закон от 31.03.1999 N 69-ФЗ (ред. от 23.03.2026) &quot;О газоснабжении в Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>закона</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> "О газоснабжении в Российской Федерации" и настоящих Правил или если предоставленное иное обеспечение исп</w:t>
+      </w:r>
+      <w:r>
+        <w:t>олнения обязательств по оплате газа соответствует способу и условиям обеспечения исполнения обязательств, согласованным между поставщиком и покупателем, а также требованиям закона или договора, поставщик не позднее 3 рабочих дней со дня получения банковско</w:t>
+      </w:r>
+      <w:r>
+        <w:t>й гарантии (иного обеспечения исполнения обязательств по оплате газа) направляет покупателю уведомление о ее принятии способом, позволяющим подтвердить факт и дату получения уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае если предоставленная банковская гарантия не удовлетворяет тр</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ебованиям Федерального </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId76" w:tooltip="Федеральный закон от 31.03.1999 N 69-ФЗ (ред. от 23.03.2026) &quot;О газоснабжении в Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>закона</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> "О </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">газоснабжении в Российской Федерации" и настоящих Правил, поставщик в срок, предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P292" w:tooltip="53. В случае если представленная покупателем банковская гарантия удовлетворяет требованиям Федерального закона &quot;О газоснабжении в Российской Федерации&quot; и настоящих Правил или если предоставленное иное обеспечение исполнения обязательств по оплате газа соответс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, направляет покупателю уведомление о непринятии предоставленной банковской гарантии с указан</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ием причины непринятия способом, позволяющим подтвердить факт и дату получения уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае если предоставленное иное обеспечение исполнения обязательств по оплате газа не соответствует способу и условиям обеспечения исполнения обязательств, согла</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">сованным между поставщиком и покупателем, а также требованиям закона или договора, поставщик в срок, предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P292" w:tooltip="53. В случае если представленная покупателем банковская гарантия удовлетворяет требованиям Федерального закона &quot;О газоснабжении в Российской Федерации&quot; и настоящих Правил или если предоставленное иное обеспечение исполнения обязательств по оплате газа соответс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, направляет покупателю уведомление о непринятии предоставленного об</w:t>
+      </w:r>
+      <w:r>
+        <w:t>еспечения исполнения с указанием причины непринятия способом, позволяющим подтвердить факт и дату получения уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="P295"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r>
+        <w:t>54. Поставщик подготавливает предложения для формирования перечня покупателей, в отношении которых поставщиками газа установлена обязан</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ность предоставления обеспечения исполнения обязательств по оплате поставляемого газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Указанные предложения должны содержать следующие сведения о покупателе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>полное и сокращенное (при наличии) наименования юридического лица, его адрес, идентификационный н</w:t>
+      </w:r>
+      <w:r>
+        <w:t>омер налогоплательщика и код причины постановки юридического лица на учет в налоговом органе в соответствии со сведениями, содержащимися в Едином государственном реестре юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>фамилия, имя и отчество (при наличии) индивидуального предпринимателя</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (физического лица), идентификационный номер налогоплательщика в соответствии со сведениями, содержащимися в Едином государственном реестре индивидуальных предпринимателей (при наличии таких сведений);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">дата получения покупателем уведомления об обязанности </w:t>
+      </w:r>
+      <w:r>
+        <w:t>предоставить обеспечение исполнения обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Указанные предложения поставщик направляет в электронном виде высшему должностному лицу субъекта Российской Федерации (руководителю высшего исполнительного органа государственной власти субъекта Российской </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Федерации), на территории которого такой поставщик осуществляет поставку газа, ежемесячно, не позднее 5-го рабочего дня месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае полного погашения покупателем задолженности по оплате газа, послужившей основанием для возникновения обязанности предос</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тавить обеспечение исполнения обязательств, поставщик направляет в электронном виде не позднее 5-го рабочего дня месяца, следующего за месяцем, в котором погашена указанная задолженность, предложение об исключении такого покупателя из перечня покупателей, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">сформированного в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P302" w:tooltip="55. Высшее должностное лицо субъекта Российской Федерации (руководитель высшего исполнительного органа государственной власти субъекта Российской Федерации) не позднее 5-го рабочего дня, следующего за днем получения от поставщиков предложений, указанных в пунк">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 55</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, высшему должностному лицу субъекта Российской Федерации (руководителю высшего исполнительного органа государственной власти субъекта Российской Федерации), н</w:t>
+      </w:r>
+      <w:r>
+        <w:t>а территории которого этот поставщик осуществляет поставку газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="P302"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:t>55. Высшее должностное лицо субъекта Российской Федерации (руководитель высшего исполнительного органа государственной власти субъекта Российской Федерации) не позднее 5-го рабочего дня, след</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ующего за днем получения от поставщиков предложений, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P295" w:tooltip="54. Поставщик подготавливает предложения для формирования перечня покупателей, в отношении которых поставщиками газа установлена обязанность предоставления обеспечения исполнения обязательств по оплате поставляемого газа.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 54</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, формирует перечень покупателей газа, в отношении которых поставщиками газа установлена обязанность предоставления обеспечения исполнения обязательств по оплате газа,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> и размещает указанный перечень в открытом доступе на официальном сайте высшего должностного лица субъекта Российской Федерации (руководителя высшего исполнительного органа государственной власти субъекта Российской Федерации) в информационно-телекоммуника</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ционной сети "Интернет".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ведение указанного перечня осуществляется в электронном виде путем внесения в него следующих сведений о покупателях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>полное и сокращенное (при наличии) наименования юридического лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>фамилия, имя и отчество (при наличии) индивидуа</w:t>
+      </w:r>
+      <w:r>
+        <w:t>льного предпринимателя (физического лица);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>адрес юридического лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>идентификационный номер налогоплательщика;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>код причины постановки юридического лица на учет в налоговом органе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>дата получения покупателем уведомления об обязанности предоставить обеспечен</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ие исполнения обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Отсутствие в указанном перечне, размещенном в информационно-телекоммуникационной сети "Интернет", сведений о покупателе, соответствующем предусмотренному </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P285" w:tooltip="49. Величина обеспечения исполнения обязательств по оплате газа, подлежащего предоставлению покупателем, который соответствует предусмотренному абзацем первым пункта 47 настоящих Правил критерию, определяется поставщиком и не может превышать размер задолженнос">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым пункта 49</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Пр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>авил критерию, не освобождает такого покупателя от обязанности предоставить обеспечение исполнения обязательств по оплате газа по требованию поставщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">56. В случае неисполнения покупателем, соответствующим предусмотренному </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P267" w:tooltip="47. Покупатель обязан предоставить поставщику обеспечение исполнения обязательств по оплате газа, поставляемого по договору поставки газа, если покупатель не исполнил или ненадлежащим образом исполнил обязательства по оплате газа поставщику и это привело к обр">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем первым пункта 47</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящих Правил критерию и определен поставщиком, в виде выдаваемой банком независимой гарантии, соответствующей требованиям законодательства Российской Федерации (далее - банковская гарантия).</w:t>
-[...278 lines deleted...]
-      <w:hyperlink w:anchor="P291" w:tooltip="54. Поставщик подготавливает предложения для формирования перечня покупателей, в отношении которых поставщиками газа установлена обязанность предоставления обеспечения исполнения обязательств по оплате поставляемого газа.">
+        <w:t xml:space="preserve"> настоящих Правил критерию, обязанности предоставить обеспечение исполнения обязательств по оплате газа до истечения срока предоставления обеспечения, предусмотренного указанным в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P278" w:tooltip="48. Поставщик определяет покупателя, соответствующего предусмотренному абзацем первым пункта 47 настоящих Правил критерию, и направляет ему уведомление об обязанности предоставить обеспечение исполнения обязательств по оплате газа способом, позволяющим подтвер">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 48</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил уведомлением, и при наличии у указанного покупателя задолженности перед поставщиком, послужившей основанием для предъявления к нему требования о предоставлении обеспечения исполнения обязательств, поставщик на</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">правляет в федеральный орган исполнительной власти, к компетенции которого отнесено рассмотрение дел об административных правонарушениях, связанных с нарушением порядка предоставления обеспечения исполнения обязательств по оплате газа, сведения, указанные </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P295" w:tooltip="54. Поставщик подготавливает предложения для формирования перечня покупателей, в отношении которых поставщиками газа установлена обязанность предоставления обеспечения исполнения обязательств по оплате поставляемого газа.">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 54</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящих Правил, формирует перечень покупателей газа, в отношении которых поставщиками газа установлена обязанность предоставления обеспечения исполнения обязательств по оплате газа, и размещает указанный перечень в открытом доступе</w:t>
-[...165 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> настоящих Правил, а также следующие информацию и оригиналы документов (заверенные надлежащим образом копии документов):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...27 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) заявление поставщика, содержащее данные, указывающие на наличие события административного правонарушения, в том числе инфор</w:t>
+      </w:r>
+      <w:r>
+        <w:t>мация о размере задолженности покупателя, послужившей основанием для предъявления к нему требования о предоставлении обеспечения исполнения обязательств, а также расчет размера указанной задолженности и среднемесячной величины обязательств по оплате газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) фамилия, имя, отчество (при наличии), дата рождения, место жительства руководителя и (или) иного должностного лица покупателя (при наличии такой информации);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>в) договор, по которому покупателем нарушены обязательства по оплате газа;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...44 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) вступившие в законную силу судебные решения, подтверждающие наличие задолженности покупателя, и (или) документы, подтверждающие признание покупателем задолженности перед поставщиком;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) счета на оплату газа или иные платежные документы, в связи с неопла</w:t>
+      </w:r>
+      <w:r>
+        <w:t>той которых у покупателя имеется задолженность, послужившая основанием для возникновения у него обязанности предоставить обеспечение исполнения обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">е) справка, подписанная уполномоченным лицом поставщика и подтверждающая отсутствие полной оплаты </w:t>
+      </w:r>
+      <w:r>
+        <w:t>задолженности, послужившей основанием для направления уведомления об обязанности предоставить обеспечение исполнения обязательств, и факт непредоставления указанного обеспечения в установленный срок, и (или) иные документы, подтверждающие факт неисполнения</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> покупателем обязанности предоставить обеспечение исполнения обязательств по оплате газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>ж) уведомление об обязанности предоставить обеспечение исполнения обязательств по оплате газа или информация, содержащаяся в таком уведомлении;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
-[...13 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>з) документы, подтверж</w:t>
+      </w:r>
+      <w:r>
+        <w:t>дающие факт и дату получения покупателем уведомления об обязанности предоставить обеспечение исполнения обязательств по оплате газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>и) документы, подтверждающие полномочия лица на подписание заявления.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
-[...5 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>IX. Ответственность за нарушение настоящих Правил</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
-[...48 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>7. Поставщик, газотранспортная и газораспределительная организации и покупатель несут ответственность за нарушение настоящих Правил в соответствии с законодательством Российской Федерации и договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Приложение</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>к постановлению Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>Российской Федерации</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:t>Российско</w:t>
+      </w:r>
+      <w:r>
+        <w:t>й Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>от 1 ноября 2021 г. N 1901</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
-[...5 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="P331"/>
+      <w:bookmarkStart w:id="29" w:name="P335"/>
       <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:t>ПЕРЕЧЕНЬ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>УТРАТИВШИХ СИЛУ АКТОВ ПРАВИТЕЛЬСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>И ОТДЕЛЬНЫХ ПОЛОЖЕНИЙ АКТОВ ПРАВИТЕЛЬСТВА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
-[...5 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75" w:tooltip="Постановление Правительства РФ от 05.02.1998 N 162 (ред. от 19.03.2020) &quot;Об утверждении Правил поставки газа в Российской Федерации&quot;  ------------ Утратил силу или отменен  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId77" w:tooltip="Постановление Правительства РФ от 05.02.1998 N 162 (ред. от 19.03.2020) &quot;Об утверждении Правил поставки газа в Российской Федерации&quot;  ------------ Утратил силу или отменен  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства Российской Федерации от 5 февр</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 5 февраля 1998 г. N 162 "Об утверждении Правил поставки газа в Российской Федерации" (Собрание законодательства Российской Федерации, 1998, N 6, ст. 770).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76" w:tooltip="Постановление Правительства РФ от 10.05.2010 N 311 &quot;О внесении изменений в Правила поставки газа в Российской Федерации&quot;  ------------ Утратил силу или отменен  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId78" w:tooltip="Постановление Правительства РФ от 10.05.2010 N 311 &quot;О внесении изменений в Правила поставки газа в Российской Федерации&quot;  ------------ Утратил силу или отменен  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства Российской Федерации от 10 мая 2010 г. N 311 "О вне</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 10 мая 2010 г. N 311 "О внесении изменений в Правила поставки газа в Российской Федерации" (Собрание законодательства Российской Федерации, 2010, N 20, ст. 2466).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77" w:tooltip="Постановление Правительства РФ от 24.11.2011 N 973 &quot;О внесении изменений в Правила поставки газа в Российской Федерации&quot;  ------------ Утратил силу или отменен  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId79" w:tooltip="Постановление Правительства РФ от 24.11.2011 N 973 &quot;О внесении изменений в Правила поставки газа в Российской Федерации&quot;  ------------ Утратил силу или отменен  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства Российской Федерации от 24 ноября 2011 г. N 973 "О внесении изме</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 24 ноября 2011 г. N 973 "О внесении изменений в Правила поставки газа в Российской Федерации" (Собрание законодательства Российской Федерации, 2011, N 49, ст. 7281).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78" w:tooltip="Постановление Правительства РФ от 26.03.2012 N 234 &quot;О внесении изменения в пункт 16 Правил поставки газа в Российской Федерации&quot;  ------------ Утратил силу или отменен  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId80" w:tooltip="Постановление Правительства РФ от 26.03.2012 N 234 &quot;О внесении изменения в пункт 16 Правил поставки газа в Российской Федерации&quot;  ------------ Утратил силу или отменен  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>П</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>остановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 26 марта 2012 г. N 234 "О внесении изменения в пункт 16 Правил поставки газа в Российской Федерации" (Собрание законодательства Российской Федерации, 2012, N 14, ст. 1638).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId81" w:tooltip="Постановление Правительства РФ от 08.08.2013 N 679 (ред. от 30.05.2025) &quot;Об изменении и о признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам газоснабжения&quot;  ------------ Недействующая редакция  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункт 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации по вопросам газоснабжения, утвержденных постановлением Правительства Российской Федерации</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> от 8 августа 2013 г. N 679 "Об изменении и о признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам газоснабжения" (Собрание законодательства Российской Федерации, 2013, N 32, ст. 4328).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId82" w:tooltip="Постановление Правительства РФ от 19.06.2014 N 566 (ред. от 17.08.2019) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам реализации газа в Российской Федерации&quot;  ------------ Недействующая редакция  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункт 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации по вопросам реализации газа в Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 19 июня 2014 г. N 566 "О внесении изменений в некоторые акты Правит</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ельства Российской Федерации по вопросам реализации газа в Российской Федерации" (Собрание законодательства Российской Федерации, 2014, N 26, ст. 3566).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId83" w:tooltip="Постановление Правительства РФ от 23.07.2015 N 741 &quot;О внесении изменений в Правила поставки газа в Российской Федерации&quot;  ------------ Утратил силу или отменен  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства Российской Федерации от 26 марта 2012 г. N 234 "О внесении изменен</w:t>
-[...92 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 23 июля 2015 г. N 741 "</w:t>
+      </w:r>
+      <w:r>
+        <w:t>О внесении изменений в Правила поставки газа в Российской Федерации" (Собрание законодательства Российской Федерации, 2015, N 31, ст. 4677).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA7363">
+      <w:tr w:rsidR="00BF5434">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>КонсультантПлюс: примечание.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve">Постановление Правительства РФ от 25.11.2016 N 1245 утратило силу с 01.09.2025 в связи с изданием </w:t>
+              <w:t>Постановление Правительства РФ от 25.11.2016 N 1245 утратило силу с 01.09.2025 в св</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:tooltip="Постановление Правительства РФ от 30.05.2025 N 804 (ред. от 27.10.2025) &quot;Об утверждении Правил ограничения подачи (поставки) и отбора газа&quot;  {КонсультантПлюс}">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">язи с изданием </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:tooltip="Постановление Правительства РФ от 30.05.2025 N 804 (ред. от 27.10.2025, с изм. от 27.08.2026) &quot;Об утверждении Правил ограничения подачи (поставки) и отбора газа&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Постановления</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства РФ от 30.05.2025 N 804.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+          <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="300"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83" w:tooltip="Постановление Правительства РФ от 25.11.2016 N 1245 (ред. от 10.04.2020) &quot;О порядке ограничения подачи (поставки) и отбора газа, об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации&quot; (вместе с &quot;Правилами ограничения пода">
+      <w:hyperlink r:id="rId85" w:tooltip="Постановление Правительства РФ от 25.11.2016 N 1245 (ред. от 10.04.2020) &quot;О порядке ограничения подачи (поставки) и отбора газа, об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации&quot; (вместе с &quot;Правилами ограничения пода">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Абзац третий пункта 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 25 ноября 2016 г. N 1245 "О порядке ограничения подачи (поставки) и отбора газа, об изменении и признании утратившими силу некот</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 25 ноября 2016 г. N 1245 "О порядке ограничения подачи </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(поставки) и отбора газа, об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2016, N 49, ст. 6911).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84" w:tooltip="Постановление Правительства РФ от 04.02.2017 N 139 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам обеспечения исполнения обязательств по оплате энергоресурсов&quot;  ------------ Недействующая редакция  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId86" w:tooltip="Постановление Правительства РФ от 04.02.2017 N 139 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам обеспечения исполнения обязательств по оплате энергоресурсов&quot;  ------------ Недействующая редакция  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункт 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> изме</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации по вопросам обеспечения исполнения обязательств по оплате энергоресурсов, утвержденных постановлением Правительства Р</w:t>
+      </w:r>
+      <w:r>
+        <w:t>оссийской Федерации от 4 февраля 2017 г. N 139 "О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам обеспечения исполнения обязательств по оплате энергоресурсов" (Собрание законодательства Российской Федерации, 2017, N 8, с</w:t>
+      </w:r>
+      <w:r>
+        <w:t>т. 1230).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85" w:tooltip="Постановление Правительства РФ от 27.12.2017 N 1663 &quot;О некоторых вопросах реализации газа в Российской Федерации&quot;  ------------ Недействующая редакция  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId87" w:tooltip="Постановление Правительства РФ от 27.12.2017 N 1663 &quot;О некоторых вопросах реализации газа в Российской Федерации&quot;  ------------ Недействующая редакция  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункт 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> изменений, кот</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации по вопросам реализации газа в Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 27 декабр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>я 2017 г. N 1663 "О некоторых вопросах реализации газа в Российской Федерации" (Собрание законодательства Российской Федерации, 2018, N 1, ст. 390).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86" w:tooltip="Постановление Правительства РФ от 29.10.2018 N 1282 &quot;О некоторых вопросах реализации газа в Российской Федерации&quot;  ------------ Недействующая редакция  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId88" w:tooltip="Постановление Правительства РФ от 29.10.2018 N 1282 &quot;О некоторых вопросах реализации газа в Российской Федерации&quot;  ------------ Недействующая редакция  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункт 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации по вопросам реализации газа в Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 29 октября 2018 г. N 1282</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российско</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">й Федерации по вопросам реализации газа в Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 29 октября 2018 г. N 1282 "О некоторых вопросах реализации газа в Российской Федерации" (Собрание законодательства Российской </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Федерации, 2018, N 45, ст. 6942).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  ------------ Недействующая редакция  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId89" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  ------------ Недействующая редакция  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункт 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации по вопросам государственного регулирования цен на газ, утвержденных постановлением Правительства Российской Федерации от 30 ноября 2018 г. N 1442 "Об изменении и признании</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации по вопросам госу</w:t>
+      </w:r>
+      <w:r>
+        <w:t>дарственного регулирования цен на газ, утвержденных постановлением Правительства Российской Федерации от 30 ноября 2018 г. N 1442 "Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного рег</w:t>
+      </w:r>
+      <w:r>
+        <w:t>улирования цен на газ" (Собрание законодательства Российской Федерации, 2018, N 51, ст. 7991).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88" w:tooltip="Постановление Правительства РФ от 19.03.2020 N 305 (ред. от 13.09.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений актов Правительства Российской Федерации&quot;  ------------ Недейству">
+      <w:hyperlink r:id="rId90" w:tooltip="Постановление Правительства РФ от 19.03.2020 N 305 (ред. от 13.09.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений актов Правительства Российской Федерации&quot;  ------------ Недейству">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункт 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 19 марта 2020 г. N 305 "О внесении изме</w:t>
-[...17 lines deleted...]
-    <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+        <w:t xml:space="preserve"> изменений, которые вн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>осятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 19 марта 2020 г. N 305 "О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных поло</w:t>
+      </w:r>
+      <w:r>
+        <w:t>жений актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2020, N 13, ст. 1919).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00DA7363">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId92"/>
+    <w:sectPr w:rsidR="00BF5434">
+      <w:headerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:headerReference w:type="first" r:id="rId93"/>
+      <w:footerReference w:type="first" r:id="rId94"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="566" w:bottom="1440" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B478A7" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="009E7153" w:rsidRDefault="009E7153">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B478A7" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="009E7153" w:rsidRDefault="009E7153">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -7100,749 +7310,765 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+  <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblCellMar>
         <w:left w:w="40" w:type="dxa"/>
         <w:right w:w="40" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3394"/>
       <w:gridCol w:w="3498"/>
       <w:gridCol w:w="3395"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00DA7363">
+    <w:tr w:rsidR="00BF5434">
       <w:tblPrEx>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1663"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1650" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:noProof/>
               <w:color w:val="F58220"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>КонсультантПлюс</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:br/>
             <w:t>надежная правовая поддержка</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1700" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:hyperlink r:id="rId1">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>www.consultant.ru</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1650" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:t xml:space="preserve">Страница </w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:instrText>PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00F12222">
+          <w:r w:rsidR="00502834">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:t xml:space="preserve"> из </w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:instrText>NUMPAGES</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00F12222">
+          <w:r w:rsidR="00502834">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
             </w:rPr>
             <w:t>10</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+  <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+  <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblCellMar>
         <w:left w:w="40" w:type="dxa"/>
         <w:right w:w="40" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3394"/>
       <w:gridCol w:w="3498"/>
       <w:gridCol w:w="3395"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00DA7363">
+    <w:tr w:rsidR="00BF5434">
       <w:tblPrEx>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1663"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1650" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:noProof/>
               <w:color w:val="F58220"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>КонсультантПлюс</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:br/>
             <w:t>надежная правовая поддержка</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1700" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:hyperlink r:id="rId1">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>www.consultant.ru</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1650" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:t xml:space="preserve">Страница </w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:instrText>PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00F12222">
+          <w:r w:rsidR="00502834">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:t xml:space="preserve"> из </w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:instrText>NUMPAGES</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00F12222">
+          <w:r w:rsidR="00502834">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
             </w:rPr>
             <w:t>10</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+  <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B478A7" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="009E7153" w:rsidRDefault="009E7153">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B478A7" w:rsidRDefault="00B478A7">
+    <w:p w:rsidR="009E7153" w:rsidRDefault="009E7153">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="40" w:type="dxa"/>
         <w:right w:w="40" w:type="dxa"/>
       </w:tblCellMar>
-      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5555"/>
       <w:gridCol w:w="4732"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00DA7363">
+    <w:tr w:rsidR="00BF5434">
       <w:tblPrEx>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1683"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2700" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Постановление Правительства РФ от 01.11.2021 N 1901</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:br/>
-            <w:t>(ред. от 29.11.2025)</w:t>
+            <w:t xml:space="preserve">(ред. от </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>29.11.2025, с изм. от 27.08.2026)</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:br/>
-            <w:t>"Об утверждении Правил поставки газа в Российск...</w:t>
+            <w:t>"Об утверждении Правил по...</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2300" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Документ предоставлен </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:tooltip="КонсультантПлюс - надежная правовая система">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>КонсультантПлюс</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:br/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>Дата сохранения: 16.03.2026</w:t>
+            <w:t>Дата сохранения: 14.09.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+  <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+  <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="40" w:type="dxa"/>
         <w:right w:w="40" w:type="dxa"/>
       </w:tblCellMar>
-      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5555"/>
       <w:gridCol w:w="4732"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00DA7363">
+    <w:tr w:rsidR="00BF5434">
       <w:tblPrEx>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1683"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2700" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>Постановление Правительства РФ от 01.11.2021 N 1901</w:t>
+            <w:t>Постановление Правительства РФ</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> от 01.11.2021 N 1901</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:br/>
-            <w:t>(ред. от 29.11.2025)</w:t>
+            <w:t>(ред. от 29.11.2025, с изм. от 27.08.2026)</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:br/>
-            <w:t>"Об утверждении Правил поставки газа в Российск...</w:t>
+            <w:t>"Об утверждении Правил по...</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2300" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00DA7363" w:rsidRDefault="00B478A7">
+        <w:p w:rsidR="00BF5434" w:rsidRDefault="009E7153">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Документ предоставлен </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:tooltip="КонсультантПлюс - надежная правовая система">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>КонсультантПлюс</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:br/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>Дата сохранения: 16.03.2026</w:t>
+            <w:t>Дата сохранения: 14.09.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+  <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00DA7363" w:rsidRDefault="00DA7363">
+  <w:p w:rsidR="00BF5434" w:rsidRDefault="00BF5434">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DA7363"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F12222"/>
+    <w:rsidRoot w:val="00BF5434"/>
+    <w:rsid w:val="00502834"/>
+    <w:rsid w:val="009E7153"/>
+    <w:rsid w:val="00BF5434"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{030C3082-587E-4119-BC62-A4566887D569}"/>
+  <w15:docId w15:val="{B3943B3B-E261-4052-A2F1-5C79E399015D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8298,50 +8524,62 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
     <w:name w:val="ConsPlusTitlePage"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm">
     <w:name w:val="ConsPlusJurTerm"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm0">
+    <w:name w:val="ConsPlusJurTerm"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList0">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal0">
     <w:name w:val="ConsPlusNormal"/>
     <w:pPr>
@@ -8389,93 +8627,108 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList0">
     <w:name w:val="ConsPlusDocList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage0">
     <w:name w:val="ConsPlusTitlePage"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm1">
+    <w:name w:val="ConsPlusJurTerm"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm2">
     <w:name w:val="ConsPlusJurTerm"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList1">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList2">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100027&amp;field=134" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508506&amp;date=16.03.2026&amp;dst=100251&amp;field=134" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100048&amp;field=134" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100101&amp;field=134" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100109&amp;field=134" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=212667&amp;date=16.03.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511593&amp;date=16.03.2026&amp;dst=100099&amp;field=134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=456012&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100035&amp;field=134" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=499913&amp;date=16.03.2026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100069&amp;field=134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100082&amp;field=134" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511593&amp;date=16.03.2026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513796&amp;date=16.03.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100041&amp;field=134" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100050&amp;field=134" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100103&amp;field=134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100110&amp;field=134" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100066&amp;field=134" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=332133&amp;date=16.03.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=286507&amp;date=16.03.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=517655&amp;date=16.03.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511406&amp;date=16.03.2026&amp;dst=487&amp;field=134" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100024&amp;field=134" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100036&amp;field=134" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523214&amp;date=16.03.2026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100047&amp;field=134" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100084&amp;field=134" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100106&amp;field=134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100040&amp;field=134" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100072&amp;field=134" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100098&amp;field=134" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=314523&amp;date=16.03.2026&amp;dst=18&amp;field=134" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=348325&amp;date=16.03.2026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=350309&amp;date=16.03.2026&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395609&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100030&amp;field=134" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481478&amp;date=16.03.2026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100062&amp;field=134" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100078&amp;field=134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=440292&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100043&amp;field=134" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100067&amp;field=134" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100086&amp;field=134" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511593&amp;date=16.03.2026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=127621&amp;date=16.03.2026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=183540&amp;date=16.03.2026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=310000&amp;date=16.03.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=425654&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=499995&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506941&amp;date=16.03.2026&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100038&amp;field=134" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100037&amp;field=134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100065&amp;field=134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100074&amp;field=134" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=100369&amp;date=16.03.2026" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100111&amp;field=134" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511593&amp;date=16.03.2026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100045&amp;field=134" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100105&amp;field=134" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=313055&amp;date=16.03.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100088&amp;field=134" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=517693&amp;date=16.03.2026&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=517705&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=517705&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511593&amp;date=16.03.2026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100077&amp;field=134" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=122212&amp;date=16.03.2026" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=529658&amp;date=14.09.2026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100045&amp;field=134" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100088&amp;field=134" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100105&amp;field=134" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=517693&amp;date=14.09.2026&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=313055&amp;date=14.09.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=543057&amp;date=14.09.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=456012&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=529658&amp;date=14.09.2026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100066&amp;field=134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100077&amp;field=134" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=122212&amp;date=14.09.2026" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395609&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100024&amp;field=134" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100040&amp;field=134" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100047&amp;field=134" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100098&amp;field=134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100106&amp;field=134" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100062&amp;field=134" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=314523&amp;date=14.09.2026&amp;dst=18&amp;field=134" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=127621&amp;date=14.09.2026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=350309&amp;date=14.09.2026&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=517655&amp;date=14.09.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=529658&amp;date=14.09.2026&amp;dst=100099&amp;field=134" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541183&amp;date=14.09.2026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100043&amp;field=134" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100078&amp;field=134" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=517705&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100038&amp;field=134" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100067&amp;field=134" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100086&amp;field=134" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100109&amp;field=134" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=529658&amp;date=14.09.2026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=183540&amp;date=14.09.2026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=310000&amp;date=14.09.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100027&amp;field=134" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100037&amp;field=134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100048&amp;field=134" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100074&amp;field=134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=440292&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508506&amp;date=14.09.2026&amp;dst=100251&amp;field=134" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100065&amp;field=134" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100082&amp;field=134" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100101&amp;field=134" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100111&amp;field=134" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=100369&amp;date=14.09.2026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513796&amp;date=14.09.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=212667&amp;date=14.09.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=425654&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=499995&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511406&amp;date=14.09.2026&amp;dst=487&amp;field=134" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541186&amp;date=14.09.2026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100035&amp;field=134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100050&amp;field=134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100069&amp;field=134" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=529658&amp;date=14.09.2026" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100110&amp;field=134" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=543057&amp;date=14.09.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538194&amp;date=14.09.2026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100041&amp;field=134" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100103&amp;field=134" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=286507&amp;date=14.09.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100084&amp;field=134" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=332133&amp;date=14.09.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506941&amp;date=14.09.2026&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=517705&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100030&amp;field=134" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100036&amp;field=134" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100072&amp;field=134" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=348325&amp;date=14.09.2026" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -8715,53 +8968,53 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>90687</Characters>
+  <Pages>1</Pages>
+  <Words>16043</Words>
+  <Characters>91447</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>755</Lines>
-  <Paragraphs>212</Paragraphs>
+  <Lines>762</Lines>
+  <Paragraphs>214</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>КонсультантПлюс Версия 4025.00.50</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>106385</CharactersWithSpaces>
+  <CharactersWithSpaces>107276</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Постановление Правительства РФ от 01.11.2021 N 1901
-(ред. от 29.11.2025)
+(ред. от 29.11.2025, с изм. от 27.08.2026)
 "Об утверждении Правил поставки газа в Российской Федерации, а также о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу некоторых актов Правительства Российской Федерации и отдельных положений актов Правительства Российской Федерации"</dc:title>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>