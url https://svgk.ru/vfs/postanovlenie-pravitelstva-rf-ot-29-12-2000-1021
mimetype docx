--- v2 (2026-03-31)
+++ v3 (2026-09-22)
@@ -6,104 +6,104 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00C51609" w:rsidRPr="00C51609" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="00C51609" w:rsidRPr="00C51609" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10876"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A6172B">
+      <w:tr w:rsidR="007C5409">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="3031"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10716" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusTitlePage0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:position w:val="-61"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="3810000" cy="904875"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="Консультант Плюс"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -116,94 +116,94 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3810000" cy="904875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A6172B">
+      <w:tr w:rsidR="007C5409">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="8335"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10716" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusTitlePage0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Постановление Правительства РФ от 29.12.2000 N 1021</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:br/>
-              <w:t>(ред. от 29.11.2025)</w:t>
+              <w:t>(ред. от 29.11.2025, с изм. от 27.08.2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>"О государственном регулировании цен на газ, тарифов на услуги по его транспортировке, платы за технологическое присоединение газоиспользующего оборудования к газораспределительным сетям на территории Российской Федерации и платы за технологическое присоед</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>инение к магистральным газопроводам строящихся и реконструируемых газопроводов, предназначенных для транспортировки газа от магистральных газопроводов до объектов капитального строительства, и газопроводов, предназначенных для транспортировки газа от место</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">рождений природного газа до магистрального газопровода, а также цен (стоимости) услуг по техническому обслуживанию единицы внутридомового газового оборудования в многоквартирном доме, единицы внутриквартирного газового оборудования в многоквартирном доме, </w:t>
             </w:r>
@@ -225,78 +225,78 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>, платы за технологическое присоединение газоиспользующего оборудования к газораспределительным сетям на территории Российской Федерации и платы за технологическое присоединение к магистральным газопроводам строящихся и реконструируемых газопроводов, предн</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>азначенных для транспортировки газа от магистральных газопроводов до объектов капитального строительства, и газопроводов, предназначенных для транспортировки газа от месторождений природного газа до магистрального газопровода, а также цен (стоимости) услуг</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> по техническому обслуживанию единицы внутридомового газового оборудования в многоквартирном доме, единицы внутриквартирного газового оборудования в многоквартирном доме, единицы внутридомового газового оборудования в жилом доме и цен (стоимости) работ по </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>установке и замене такого оборудования")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A6172B">
+      <w:tr w:rsidR="007C5409">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="3031"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10716" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusTitlePage0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Документ предоставлен </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:tooltip="Ссылка на КонсультантПлюс">
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="28"/>
                 </w:rPr>
                 <w:t>КонсультантПлюс</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="28"/>
                 </w:rPr>
@@ -316,418 +316,418 @@
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="28"/>
                 </w:rPr>
                 <w:t>www.consultant.ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:br/>
               <w:t>Дата</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сохранения: 16.03.2026</w:t>
+              <w:t xml:space="preserve"> сохранения: 14.09.2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:br/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="00A6172B">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:sectPr w:rsidR="007C5409">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="841" w:right="595" w:bottom="841" w:left="595" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>ПРАВИТЕЛЬСТВО РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПОСТАНОВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>от 29 декабря 2000 г. N 1021</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>О ГОСУДАРСТВЕННОМ РЕГУЛИРОВАНИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ЦЕН НА ГАЗ, ТАРИФОВ НА УСЛУГИ ПО ЕГО ТРАНСПОРТИРОВКЕ,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПЛАТЫ ЗА ТЕХНОЛОГИЧЕСКОЕ ПРИСОЕДИНЕНИЕ ГАЗОИСПОЛЬЗУЮЩЕГО</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ОБОРУДОВАНИЯ К ГАЗОРАСПРЕДЕЛИТЕЛЬНЫМ СЕТЯМ НА ТЕРРИТОРИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>РОССИЙСКОЙ ФЕДЕРАЦИИ И ПЛАТЫ ЗА ТЕХНОЛОГИЧЕСКОЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПРИСОЕДИНЕНИЕ К МАГИСТРАЛЬНЫМ ГАЗОПРОВОДАМ СТРОЯЩИХСЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>И РЕКОНСТРУИРУЕМЫХ ГАЗОПРОВОДОВ, ПРЕДНАЗ</w:t>
       </w:r>
       <w:r>
         <w:t>НАЧЕННЫХ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ДЛЯ ТРАНСПОРТИРОВКИ ГАЗА ОТ МАГИСТРАЛЬНЫХ ГАЗОПРОВОДОВ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ДО ОБЪЕКТОВ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА, И ГАЗОПРОВОДОВ,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПРЕДНАЗНАЧЕННЫХ ДЛЯ ТРАНСПОРТИРОВКИ ГАЗА ОТ МЕСТОРОЖДЕНИЙ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПРИРОДНОГО ГАЗА ДО МАГИСТРАЛЬНОГО ГАЗОПРОВОДА, А ТАКЖЕ ЦЕН</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>(СТОИМОСТИ) УСЛУГ ПО ТЕХНИЧЕСКОМУ ОБСЛУЖИВАНИЮ ЕДИНИЦЫ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ВНУТРИДОМОВОГО ГАЗОВОГО ОБОРУДОВАНИЯ В МНОГОКВАРТИРНОМ ДОМЕ,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ЕДИНИЦЫ ВНУТРИКВАРТИРНОГО ГАЗОВОГО ОБОРУДОВАНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>В МНОГОКВАРТИРНОМ ДОМЕ, ЕДИНИЦЫ ВНУТРИДОМОВОГО ГАЗОВОГО</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ОБОРУДОВАНИЯ В ЖИЛОМ ДОМЕ И ЦЕН (СТО</w:t>
       </w:r>
       <w:r>
         <w:t>ИМОСТИ) РАБОТ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПО УСТАНОВКЕ И ЗАМЕНЕ ТАКОГО ОБОРУДОВАНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A6172B">
+      <w:tr w:rsidR="007C5409">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 22.05.2002 </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:tooltip="Постановление Правительства РФ от 22.05.2002 N 328 &quot;О внесении изменений и дополнений в Постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 328</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 07.12.2006 </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:tooltip="Постановление Правительства РФ от 07.12.2006 N 750 (ред. от 04.09.2015) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 750</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>, от</w:t>
             </w:r>
             <w:r>
@@ -743,51 +743,51 @@
                 </w:rPr>
                 <w:t>N 333</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 30.10.2007 </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:tooltip="Постановление Правительства РФ от 30.10.2007 N 722 &quot;О внесении изменения в Основные положения формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  ------------ Утратил силу или">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 722</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 10.12.2008 </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:tooltip="Постановление Правительства РФ от 10.12.2008 N 950 (ред. от 30.11.2022) &quot;Об участии органов исполнительной власти субъектов Российской Федерации в области государственного регулирования тарифов в осуществлении государственного регулирования и контроля деятельн">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 950</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 27.01.2009 </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:tooltip="Постановление Правительства РФ от 27.01.2009 N 46 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
@@ -797,51 +797,51 @@
                 </w:rPr>
                 <w:t>N 46</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 23.07.2009 </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:tooltip="Постановление Правительства РФ от 23.07.2009 N 606 &quot;О внесении изменения в пункт 15.2 Основных положений формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 606</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 27.11.2010 </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:tooltip="Постановление Правительства РФ от 27.11.2010 N 943 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 943</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 31.12.2010 </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:tooltip="Постановление Правительства РФ от 31.12.2010 N 1205 (ред. от 24.11.2023) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
@@ -851,51 +851,51 @@
                 </w:rPr>
                 <w:t>N 1205</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 18.08.2011 </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:tooltip="Постановление Правительства РФ от 18.08.2011 N 685 (ред. от 30.11.2018) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 685</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 24.11.2011 </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:tooltip="Постановление Правительства РФ от 24.11.2011 N 972 &quot;О внесении изменения в пункт 16 Основных положений формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 972</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 27.01.2012 </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:tooltip="Постановление Правительства РФ от 27.01.2012 N 37 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
@@ -911,51 +911,51 @@
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>, от 16.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">4.2012 </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:tooltip="Постановление Правительства РФ от 16.04.2012 N 323 (ред. от 17.08.2019) &quot;О реализации природного газа на организованных торгах и внесении изменений в акты Правительства Российской Федерации по вопросам государственного регулирования цен на газ и доступа к газо">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 323</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 13.11.2013 </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:tooltip="Постановление Правительства РФ от 13.11.2013 N 1018 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1018</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 30.12.2013 </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
@@ -965,51 +965,51 @@
                 </w:rPr>
                 <w:t>N 1314</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 15.04.2014 </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:tooltip="Постановление Правительства РФ от 15.04.2014 N 342 (ред. от 13.09.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам ценообразования на газ и подключения (технологического присоединения) объектов капитального строительс">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 342</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 19.06.2014 </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:tooltip="Постановление Правительства РФ от 19.06.2014 N 566 (ред. от 01.11.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам реализации газа в Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 566</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 18.10.2014 </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:tooltip="Постановление Правительства РФ от 18.10.2014 N 1074 (ред. от 04.09.2015) &quot;О порядке определения показателей надежности и качества услуг по транспортировке газа по газораспределительным сетям и о внесении изменения в постановление Правительства Российской Федер">
@@ -1019,51 +1019,51 @@
                 </w:rPr>
                 <w:t>N 1074</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 03.12.2014 </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:tooltip="Постановление Правительства РФ от 03.12.2014 N 1305 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1305</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 04.09.2015 </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:tooltip="Постановление Правительства РФ от 04.09.2015 N 941 (ред. от 30.05.2025) &quot;О внесении изменений, признании утратившими силу некоторых актов Правительства Российской Федерации в связи с упразднением Федеральной службы по тарифам и об утверждении Правил принятия Ф">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 941</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 17.05.2016 </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:tooltip="Постановление Правительства РФ от 17.05.2016 N 432 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ, тарифов на услуги по его транспортировке и платы за технологическое присоединение газоиспользующего оборудов">
@@ -1073,51 +1073,51 @@
                 </w:rPr>
                 <w:t>N 432</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 27.12.2017 </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:tooltip="Постановление Правительства РФ от 27.12.2017 N 1663 (ред. от 01.11.2021) &quot;О некоторых вопросах реализации газа в Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1663</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 30.01.2018 </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:tooltip="Постановление Правительства РФ от 30.01.2018 N 82 (ред. от 31.05.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам совершенствования порядка подключения объектов капитального строительства к газораспределительным сетям">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 82</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 29.10.2018 </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:tooltip="Постановление Правительства РФ от 29.10.2018 N 1282 (ред. от 01.11.2021) &quot;О некоторых вопросах реализации газа в Российской Федерации&quot;  {КонсультантПлюс}">
@@ -1133,51 +1133,51 @@
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> от 30.11.2018 </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1442</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 21.12.2018 </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:tooltip="Постановление Правительства РФ от 21.12.2018 N 1622 (ред. от 09.10.2021) &quot;О внесении изменений и признании утратившими силу некоторых актов Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1622</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 21.02.2019 </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:tooltip="Постановление Правительства РФ от 21.02.2019 N 179 (ред. от 13.09.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
@@ -1187,51 +1187,51 @@
                 </w:rPr>
                 <w:t>N 179</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 05.09.2019 </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:tooltip="Постановление Правительства РФ от 05.09.2019 N 1164 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1164</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 19.03.2020 </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:tooltip="Постановление Правительства РФ от 19.03.2020 N 305 (ред. от 01.11.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений актов Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 305</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 24.11.2020 </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:tooltip="Постановление Правительства РФ от 24.11.2020 N 1907 (ред. от 27.09.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в части отмены обязанности представлять годовую бухгалтерскую (финансовую) отчетность в государственные органы&quot;  ">
@@ -1241,51 +1241,51 @@
                 </w:rPr>
                 <w:t>N 1907</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 20.03.2021 </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:tooltip="Постановление Правительства РФ от 20.03.2021 N 425 &quot;О внесении изменения в пункт 2 Основных положений формирования и государственного регулирования цен на газ, тарифов на услуги по его транспортировке и платы за технологическое присоединение газоиспользующего ">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 425</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 13.09.2021 </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1549 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1549</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 01.11.2021 </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:tooltip="Постановление Правительства РФ от 01.11.2021 N 1899 &quot;О внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
@@ -1295,51 +1295,51 @@
                 </w:rPr>
                 <w:t>N 1899</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 07.05.2022 </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:tooltip="Постановление Правительства РФ от 07.05.2022 N 826 &quot;О внесении изменения в Основные положения формирования и государственного регулирования цен на газ, тарифов на услуги по его транспортировке, платы за технологическое присоединение газоиспользующего оборудова">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 826</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 10.06.2022 </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:tooltip="Постановление Правительства РФ от 10.06.2022 N 1061 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1061</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 02.09.2022 </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:tooltip="Постановление Правительства РФ от 02.09.2022 N 1554 &quot;О внесении изменения в Основные положения формирования и государственного регулирования цен на газ, тарифов на услуги по его транспортировке, платы за технологическое присоединение газоиспользующего оборудов">
@@ -1349,51 +1349,51 @@
                 </w:rPr>
                 <w:t>N 1554</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 26.10.2022 </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:tooltip="Постановление Правительства РФ от 26.10.2022 N 1910 &quot;О внесении изменения в Основные положения формирования и государственного регулирования цен на газ, тарифов на услуги по его транспортировке, платы за технологическое присоединение газоиспользующего оборудов">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1910</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 30.11.2022 </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2187</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 09.09.2023 </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:tooltip="Постановление Правительства РФ от 09.09.2023 N 1477 (ред. от 06.05.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
@@ -1403,51 +1403,51 @@
                 </w:rPr>
                 <w:t>N 1477</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 24.11.2023 </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:tooltip="Постановление Правительства РФ от 24.11.2023 N 1979 (ред. от 11.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1979</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>от 16.04.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">024 </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:tooltip="Постановление Правительства РФ от 16.04.2024 N 484 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 484</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -1463,10703 +1463,11103 @@
                 </w:rPr>
                 <w:t>N 1761</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 26.06.2025 </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:tooltip="Постановление Правительства РФ от 26.06.2025 N 963 &quot;О внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 963</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 30.08.2025 </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:tooltip="Постановление Правительства РФ от 30.08.2025 N 1330 &quot;О соглашениях об условиях осуществления регулируемых видов деятельности в области газоснабжения&quot; (вместе с &quot;Правилами заключения, изменения, прекращения и расторжения соглашений об условиях осуществления рег">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1330</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 29.11.2025 </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1962</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 29.11.2025 </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1967 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1967</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t>)</w:t>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">с изм., внесенными </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:tooltip="Постановление Правительства РФ от 27.08.2026 N 1087 &quot;Об особенностях применения положений законодательства Российской Федерации в области газоснабжения&quot;  {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановлением</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 27.08.2026 N 1087)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
-[...26 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В целях реализации государственной п</w:t>
+      </w:r>
+      <w:r>
+        <w:t>олитики в области газоснабжения в Российской Федерации Правительство Российской Федерации постановляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>регулирования цен на газ, тарифов на услуги по его транспортировке, платы за технологическое присоединение газоиспользующего оборудования к газораспределительным сетям на территории Россий</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:t>1. Утвердить прилагаемые Основные положения формирования и государственного регулирования цен на газ, тарифов на услуги по его транспортировке, платы за технологическое присоединение газоиспользующего оборудования к газораспределительным сетям на территори</w:t>
+      </w:r>
+      <w:r>
+        <w:t>и Российской Федерации и платы за технологическое присоединение к магистральным газопроводам строящихся и реконструируемых газопроводов, предназначенных для транспортировки газа от магистральных газопроводов до объектов капитального строительства, и газопр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>оводов, предназначенных для транспортировки газа от месторождений природного газа до магистрального газопровода, а также цен (стоимости) услуг по техническому обслуживанию единицы внутридомового газового оборудования в многоквартирном доме, единицы внутрик</w:t>
+      </w:r>
+      <w:r>
+        <w:t>вартирного газового оборудования в многоквартирном доме, единицы внутридомового газового оборудования в жилом доме и цен (стоимости) работ по установке и замене такого оборудования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 01.11.2021 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:tooltip="Постановление Правительства РФ от 01.11.2021 N 1899 &quot;О внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId56" w:tooltip="Постановление Правительства РФ от 01.11.2021 N 1899 &quot;О внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1899</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 29.11.2025 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1967 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId57" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1967 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1967</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...13 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. Установить, что с 1 января 2001 г. организации, осуществляющие добычу, транспортировку и реализацию природного газа, обязаны вести раздельный учет продукции (услуг) и затрат на ее производст</w:t>
+      </w:r>
+      <w:r>
+        <w:t>во по следующим видам деятельности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>добыча природного газа;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>услуги по транспортировке природного газа по трубопроводам;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>хранение природного газа;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>услуги по поставке (реализации) природного газа.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>3. Федеральному органу исполнительной власти в сфере государственного регулирования цен (тарифов) по согласованию с Министерством экономического развития и торговли Российской Федерации утвердить методические указания по расчету регулируемых цен на газ и т</w:t>
       </w:r>
       <w:r>
         <w:t>арифов на услуги по его транспортировке с внесением, при необходимости, в установленном порядке изменений в формы федерального государственного статистического наблюдения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId58" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 28.05.2007 N 333)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Министерству экономического развития и торговли Российской Федерации в первом полугодии 2002 г. разработать совместно с федеральным органом исполнительной власти в сфере государственного регулирования цен (тарифов) и утвердить методику определения размера</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> основных средств, иных материальных и финансовых активов, используемых в регулируемых видах деятельности, в целях применения при регулировании цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Правительства РФ от 22.05.2002 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58" w:tooltip="Постановление Правительства РФ от 22.05.2002 N 328 &quot;О внесении изменений и дополнений в Постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId59" w:tooltip="Постановление Правительства РФ от 22.05.2002 N 328 &quot;О внесении изменений и дополнений в Постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 328</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 28.05.2007 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId60" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 333</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>5. Федеральному органу исполнительной власти в сфере государственного регулирования цен (тарифов) по согласованию с Министе</w:t>
       </w:r>
       <w:r>
         <w:t>рством экономического развития и торговли Российской Федерации с участием открытого акционерного общества "Газпром" разработать и в первом полугодии 2002 г. утвердить:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId61" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 28.05.2007 N 333)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...6 lines deleted...]
-      <w:hyperlink r:id="rId61" w:tooltip="Приказ ФСТ России от 23.08.2005 N 388-э/1 (ред. от 21.10.2014) &quot;Об утверждении Методики расчета тарифов на услуги по транспортировке газа по магистральным газопроводам&quot; (Зарегистрировано в Минюсте России 19.10.2005 N 7102)  {КонсультантПлюс}">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId62" w:tooltip="Приказ ФСТ России от 23.08.2005 N 388-э/1 (ред. от 21.10.2014) &quot;Об утверждении Методики расчета тарифов на услуги по транспортировке газа по магистральным газопроводам&quot; (Зарегистрировано в Минюсте России 19.10.2005 N 7102)  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>методику</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> расчета тарифов на услуги по транспортировке газа по магистральным газопроводам;</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> расчета тарифов на услуги по транспортировке газа по магистральным </w:t>
+      </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
+        <w:t>газопроводам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">порядок расчета за газ, закупаемый по импорту и реализуемый на </w:t>
       </w:r>
       <w:r>
         <w:t>внутреннем рынке Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 5 в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62" w:tooltip="Постановление Правительства РФ от 22.05.2002 N 328 &quot;О внесении изменений и дополнений в Постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId63" w:tooltip="Постановление Правительства РФ от 22.05.2002 N 328 &quot;О внесении изменений и дополнений в Постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 22.05.2002 N 328)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="P58"/>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="P59"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P205" w:tooltip="д) добытого публичным акционерным обществом &quot;Газпром&quot; и его аффилированными лицами и реализованного по договору поставки газа третьим лицам в объеме, подлежащем коммерческой балансировке, предусмотренной Правилами поставки газа в Российской Федерации, утвержде">
+      <w:hyperlink w:anchor="P207" w:tooltip="д) добытого публичным акционерным обществом &quot;Газпром&quot; и его аффилированными лицами и реализованного по договору поставки газа третьим лицам в объеме, подлежащем коммерческой балансировке, предусмотренной Правилами поставки газа в Российской Федерации, утвержде">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Подпункт "д" пункта 4(1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Основных положений формирования и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> государственного регулирования цен на газ, тарифов на услуги по его транспортировке, платы за технологическое присоединение газоиспользующего оборудования к газораспределительным сетям на территории Российской Федерации и платы за технологическое присоеди</w:t>
       </w:r>
       <w:r>
         <w:t>нение к магистральным газопроводам строящихся и реконструируемых газопроводов, предназначенных для транспортировки газа от магистральных газопроводов до объектов капитального строительства, и газопроводов, предназначенных для транспортировки газа от местор</w:t>
       </w:r>
       <w:r>
         <w:t>ождений природного газа до магистрального газопровода, утвержденных настоящим постановлением, действует до 1 марта 2029 г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 6 введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId64" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
-[...4 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Председатель Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Российской Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>М.КА</w:t>
       </w:r>
       <w:r>
         <w:t>СЬЯНОВ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
-[...24 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Утверждены</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Постановлением Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Российской Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>от 29 декабря 2000 г. N 1021</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
-[...4 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ОСНОВНЫЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ФОРМИРОВАНИЯ И ГОСУДАРСТВЕННОГО РЕГУЛИРОВАНИЯ ЦЕН</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>НА ГАЗ, ТАРИФОВ НА УСЛУГИ ПО ЕГО ТРАНСПОРТИРОВКЕ, ПЛАТЫ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ЗА ТЕХНОЛОГИЧЕСКОЕ ПРИСОЕДИНЕНИЕ ГАЗОИСПОЛЬЗУЮЩЕГО</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ОБОРУДОВАНИЯ К ГАЗОРАСПРЕДЕЛИТЕЛЬНЫМ СЕТЯМ НА ТЕРРИТОРИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>РОССИЙСКОЙ ФЕДЕРАЦИИ И ПЛАТЫ ЗА ТЕХНОЛОГИЧЕСКОЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПРИСОЕДИНЕНИЕ К МАГИСТРАЛЬНЫМ ГАЗОПРОВОДАМ СТРОЯЩИХСЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>И РЕКОНСТРУИРУЕМЫХ ГАЗОПРОВОДОВ, ПРЕДНАЗНАЧЕНН</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:t>И РЕКОНСТРУИРУЕМЫХ ГАЗОПРОВОДОВ, ПРЕДНАЗНАЧЕННЫХ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ДЛЯ ТРАНСПОРТИРОВКИ ГАЗА ОТ МАГИСТРАЛЬНЫХ ГАЗОПРОВОДОВ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ДО ОБЪЕКТОВ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА, И ГАЗОПРОВОДОВ,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПРЕДНАЗНАЧЕННЫХ ДЛЯ ТРАНСПОРТИРОВКИ ГАЗА ОТ МЕСТОРОЖДЕНИЙ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>ПРИРОДНОГО ГАЗА ДО МАГИСТРАЛЬНОГО ГАЗОПРОВОДА, А ТАКЖЕ ЦЕН</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:t>ПРИРОДНОГО ГАЗА ДО МАГИСТРАЛЬНОГО ГАЗО</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ПРОВОДА, А ТАКЖЕ ЦЕН</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>(СТОИМОСТИ) УСЛУГ ПО ТЕХНИЧЕСКОМУ ОБСЛУЖИВАНИЮ ЕДИНИЦЫ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ВНУТРИДОМОВОГО ГАЗОВОГО ОБОРУДОВАНИЯ В МНОГОКВАРТИРНОМ ДОМЕ,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ЕДИНИЦЫ ВНУТРИКВАРТИРНОГО ГАЗОВОГО ОБОРУДОВАНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>В МНОГОКВАРТИРНОМ ДОМЕ, ЕДИНИЦЫ ВНУТРИДОМОВОГО ГАЗОВОГО</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>ОБОРУДОВАНИЯ В ЖИЛОМ ДОМЕ И ЦЕН (СТО</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:t xml:space="preserve">ОБОРУДОВАНИЯ В </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ЖИЛОМ ДОМЕ И ЦЕН (СТОИМОСТИ) РАБОТ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>ПО УСТАНОВКЕ И ЗАМЕНЕ ТАКОГО ОБОРУДОВАНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A6172B">
+      <w:tr w:rsidR="007C5409">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 22.05.2002 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:tooltip="Постановление Правительства РФ от 22.05.2002 N 328 &quot;О внесении изменений и дополнений в Постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId65" w:tooltip="Постановление Правительства РФ от 22.05.2002 N 328 &quot;О внесении изменений и дополнений в Постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 328</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 07.12.2006 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:tooltip="Постановление Правительства РФ от 07.12.2006 N 750 (ред. от 04.09.2015) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId66" w:tooltip="Постановление Правительства РФ от 07.12.2006 N 750 (ред. от 04.09.2015) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 750</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 28.05.2007 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId67" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 333</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 30.10.2007 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:tooltip="Постановление Правительства РФ от 30.10.2007 N 722 &quot;О внесении изменения в Основные положения формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  ------------ Утратил силу или">
+            <w:hyperlink r:id="rId68" w:tooltip="Постановление Правительства РФ от 30.10.2007 N 722 &quot;О внесении изменения в Основные положения формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  ------------ Утратил силу или">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 722</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 10.12.2008 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:tooltip="Постановление Правительства РФ от 10.12.2008 N 950 (ред. от 30.11.2022) &quot;Об участии органов исполнительной власти субъектов Российской Федерации в области государственного регулирования тарифов в осуществлении государственного регулирования и контроля деятельн">
+            <w:hyperlink r:id="rId69" w:tooltip="Постановление Правительства РФ от 10.12.2008 N 950 (ред. от 30.11.2022) &quot;Об участии органов исполнительной власти субъектов Российской Федерации в области государственного регулирования тарифов в осуществлении государственного регулирования и контроля деятельн">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 950</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 27.01.2009 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:tooltip="Постановление Правительства РФ от 27.01.2009 N 46 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId70" w:tooltip="Постановление Правительства РФ от 27.01.2009 N 46 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 46</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 23.07.2009 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:tooltip="Постановление Правительства РФ от 23.07.2009 N 606 &quot;О внесении изменения в пункт 15.2 Основных положений формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId71" w:tooltip="Постановление Правительства РФ от 23.07.2009 N 606 &quot;О внесении изменения в пункт 15.2 Основных положений формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 606</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 27.11.2010 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:tooltip="Постановление Правительства РФ от 27.11.2010 N 943 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId72" w:tooltip="Постановление Правительства РФ от 27.11.2010 N 943 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 943</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>, от 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">1.12.2010 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:tooltip="Постановление Правительства РФ от 31.12.2010 N 1205 (ред. от 24.11.2023) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId73" w:tooltip="Постановление Правительства РФ от 31.12.2010 N 1205 (ред. от 24.11.2023) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1205</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 18.08.2011 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:tooltip="Постановление Правительства РФ от 18.08.2011 N 685 (ред. от 30.11.2018) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId74" w:tooltip="Постановление Правительства РФ от 18.08.2011 N 685 (ред. от 30.11.2018) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 685</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 24.11.2011 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:tooltip="Постановление Правительства РФ от 24.11.2011 N 972 &quot;О внесении изменения в пункт 16 Основных положений формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId75" w:tooltip="Постановление Правительства РФ от 24.11.2011 N 972 &quot;О внесении изменения в пункт 16 Основных положений формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 972</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 27.01.2012 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:tooltip="Постановление Правительства РФ от 27.01.2012 N 37 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId76" w:tooltip="Постановление Правительства РФ от 27.01.2012 N 37 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 37</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 16.04.2012 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:tooltip="Постановление Правительства РФ от 16.04.2012 N 323 (ред. от 17.08.2019) &quot;О реализации природного газа на организованных торгах и внесении изменений в акты Правительства Российской Федерации по вопросам государственного регулирования цен на газ и доступа к газо">
+            <w:hyperlink r:id="rId77" w:tooltip="Постановление Правительства РФ от 16.04.2012 N 323 (ред. от 17.08.2019) &quot;О реализации природного газа на организованных торгах и внесении изменений в акты Правительства Российской Федерации по вопросам государственного регулирования цен на газ и доступа к газо">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 323</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 13.11.2013 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:tooltip="Постановление Правительства РФ от 13.11.2013 N 1018 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId78" w:tooltip="Постановление Правительства РФ от 13.11.2013 N 1018 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1018</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 30.12.2013 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
+            <w:hyperlink r:id="rId79" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1314</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 15.04.2014 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:tooltip="Постановление Правительства РФ от 15.04.2014 N 342 (ред. от 13.09.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам ценообразования на газ и подключения (технологического присоединения) объектов капитального строительс">
+            <w:hyperlink r:id="rId80" w:tooltip="Постановление Правительства РФ от 15.04.2014 N 342 (ред. от 13.09.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам ценообразования на газ и подключения (технологического присоединения) объектов капитального строительс">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 342</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 19.06.2014 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:tooltip="Постановление Правительства РФ от 19.06.2014 N 566 (ред. от 01.11.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам реализации газа в Российской Федерации&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId81" w:tooltip="Постановление Правительства РФ от 19.06.2014 N 566 (ред. от 01.11.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам реализации газа в Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 566</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 18.10.2014 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:tooltip="Постановление Правительства РФ от 18.10.2014 N 1074 (ред. от 04.09.2015) &quot;О порядке определения показателей надежности и качества услуг по транспортировке газа по газораспределительным сетям и о внесении изменения в постановление Правительства Российской Федер">
+            <w:hyperlink r:id="rId82" w:tooltip="Постановление Правительства РФ от 18.10.2014 N 1074 (ред. от 04.09.2015) &quot;О порядке определения показателей надежности и качества услуг по транспортировке газа по газораспределительным сетям и о внесении изменения в постановление Правительства Российской Федер">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1074</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 03.12.2014 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:tooltip="Постановление Правительства РФ от 03.12.2014 N 1305 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId83" w:tooltip="Постановление Правительства РФ от 03.12.2014 N 1305 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1305</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 04.09.2015 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:tooltip="Постановление Правительства РФ от 04.09.2015 N 941 (ред. от 30.05.2025) &quot;О внесении изменений, признании утратившими силу некоторых актов Правительства Российской Федерации в связи с упразднением Федеральной службы по тарифам и об утверждении Правил принятия Ф">
+            <w:hyperlink r:id="rId84" w:tooltip="Постановление Правительства РФ от 04.09.2015 N 941 (ред. от 30.05.2025) &quot;О внесении изменений, признании утратившими силу некоторых актов Правительства Российской Федерации в связи с упразднением Федеральной службы по тарифам и об утверждении Правил принятия Ф">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 941</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 17.05.2016 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:tooltip="Постановление Правительства РФ от 17.05.2016 N 432 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ, тарифов на услуги по его транспортировке и платы за технологическое присоединение газоиспользующего оборудов">
+            <w:hyperlink r:id="rId85" w:tooltip="Постановление Правительства РФ от 17.05.2016 N 432 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ, тарифов на услуги по его транспортировке и платы за технологическое присоединение газоиспользующего оборудов">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 432</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 27.12.2017 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:tooltip="Постановление Правительства РФ от 27.12.2017 N 1663 (ред. от 01.11.2021) &quot;О некоторых вопросах реализации газа в Российской Федерации&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId86" w:tooltip="Постановление Правительства РФ от 27.12.2017 N 1663 (ред. от 01.11.2021) &quot;О некоторых вопросах реализации газа в Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1663</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 30.01.2018 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:tooltip="Постановление Правительства РФ от 30.01.2018 N 82 (ред. от 31.05.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам совершенствования порядка подключения объектов капитального строительства к газораспределительным сетям">
+            <w:hyperlink r:id="rId87" w:tooltip="Постановление Правительства РФ от 30.01.2018 N 82 (ред. от 31.05.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам совершенствования порядка подключения объектов капитального строительства к газораспределительным сетям">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 82</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 29.10.2018 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:tooltip="Постановление Правительства РФ от 29.10.2018 N 1282 (ред. от 01.11.2021) &quot;О некоторых вопросах реализации газа в Российской Федерации&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId88" w:tooltip="Постановление Правительства РФ от 29.10.2018 N 1282 (ред. от 01.11.2021) &quot;О некоторых вопросах реализации газа в Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1282</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 30.11.2018 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId89" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1442</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 21.12.2018 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:tooltip="Постановление Правительства РФ от 21.12.2018 N 1622 (ред. от 09.10.2021) &quot;О внесении изменений и признании утратившими силу некоторых актов Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId90" w:tooltip="Постановление Правительства РФ от 21.12.2018 N 1622 (ред. от 09.10.2021) &quot;О внесении изменений и признании утратившими силу некоторых актов Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1622</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 21.02.2019 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:tooltip="Постановление Правительства РФ от 21.02.2019 N 179 (ред. от 13.09.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId91" w:tooltip="Постановление Правительства РФ от 21.02.2019 N 179 (ред. от 13.09.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 179</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve">, от 05.09.2019 </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId91" w:tooltip="Постановление Правительства РФ от 05.09.2019 N 1164 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+              <w:t>, от</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 05.09.2019 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:tooltip="Постановление Правительства РФ от 05.09.2019 N 1164 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t>N 1</w:t>
-[...5 lines deleted...]
-                <w:t>164</w:t>
+                <w:t>N 1164</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 19.03.2020 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:tooltip="Постановление Правительства РФ от 19.03.2020 N 305 (ред. от 01.11.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений актов Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId93" w:tooltip="Постановление Правительства РФ от 19.03.2020 N 305 (ред. от 01.11.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений актов Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 305</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 24.11.2020 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:tooltip="Постановление Правительства РФ от 24.11.2020 N 1907 (ред. от 27.09.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в части отмены обязанности представлять годовую бухгалтерскую (финансовую) отчетность в государственные органы&quot;  ">
+            <w:hyperlink r:id="rId94" w:tooltip="Постановление Правительства РФ от 24.11.2020 N 1907 (ред. от 27.09.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в части отмены обязанности представлять годовую бухгалтерскую (финансовую) отчетность в государственные органы&quot;  ">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1907</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 20.03.2021 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:tooltip="Постановление Правительства РФ от 20.03.2021 N 425 &quot;О внесении изменения в пункт 2 Основных положений формирования и государственного регулирования цен на газ, тарифов на услуги по его транспортировке и платы за технологическое присоединение газоиспользующего ">
+            <w:hyperlink r:id="rId95" w:tooltip="Постановление Правительства РФ от 20.03.2021 N 425 &quot;О внесении изменения в пункт 2 Основных положений формирования и государственного регулирования цен на газ, тарифов на услуги по его транспортировке и платы за технологическое присоединение газоиспользующего ">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 425</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 13.09.2021 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1549 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId96" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1549 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1549</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 01.11.2021 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:tooltip="Постановление Правительства РФ от 01.11.2021 N 1899 &quot;О внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId97" w:tooltip="Постановление Правительства РФ от 01.11.2021 N 1899 &quot;О внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1899</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 07.05.2022 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:tooltip="Постановление Правительства РФ от 07.05.2022 N 826 &quot;О внесении изменения в Основные положения формирования и государственного регулирования цен на газ, тарифов на услуги по его транспортировке, платы за технологическое присоединение газоиспользующего оборудова">
+            <w:hyperlink r:id="rId98" w:tooltip="Постановление Правительства РФ от 07.05.2022 N 826 &quot;О внесении изменения в Основные положения формирования и государственного регулирования цен на газ, тарифов на услуги по его транспортировке, платы за технологическое присоединение газоиспользующего оборудова">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 826</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 10.06.2022 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:tooltip="Постановление Правительства РФ от 10.06.2022 N 1061 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId99" w:tooltip="Постановление Правительства РФ от 10.06.2022 N 1061 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1061</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 02.09.2022 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:tooltip="Постановление Правительства РФ от 02.09.2022 N 1554 &quot;О внесении изменения в Основные положения формирования и государственного регулирования цен на газ, тарифов на услуги по его транспортировке, платы за технологическое присоединение газоиспользующего оборудов">
+            <w:hyperlink r:id="rId100" w:tooltip="Постановление Правительства РФ от 02.09.2022 N 1554 &quot;О внесении изменения в Основные положения формирования и государственного регулирования цен на газ, тарифов на услуги по его транспортировке, платы за технологическое присоединение газоиспользующего оборудов">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1554</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 26.10.2022 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:tooltip="Постановление Правительства РФ от 26.10.2022 N 1910 &quot;О внесении изменения в Основные положения формирования и государственного регулирования цен на газ, тарифов на услуги по его транспортировке, платы за технологическое присоединение газоиспользующего оборудов">
+            <w:hyperlink r:id="rId101" w:tooltip="Постановление Правительства РФ от 26.10.2022 N 1910 &quot;О внесении изменения в Основные положения формирования и государственного регулирования цен на газ, тарифов на услуги по его транспортировке, платы за технологическое присоединение газоиспользующего оборудов">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1910</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 30.11.2022 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
+            <w:hyperlink r:id="rId102" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2187</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t>, от 09.09.2023</w:t>
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId102" w:tooltip="Постановление Правительства РФ от 09.09.2023 N 1477 (ред. от 06.05.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+              <w:t xml:space="preserve">, от 09.09.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:tooltip="Постановление Правительства РФ от 09.09.2023 N 1477 (ред. от 06.05.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1477</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 24.11.2023 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:tooltip="Постановление Правительства РФ от 24.11.2023 N 1979 (ред. от 11.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId104" w:tooltip="Постановление Правительства РФ от 24.11.2023 N 1979 (ред. от 11.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1979</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve">от 16.04.2024 </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId104" w:tooltip="Постановление Правительства РФ от 16.04.2024 N 484 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+              <w:t>от 16.04.2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:tooltip="Постановление Правительства РФ от 16.04.2024 N 484 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 484</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 11.12.2024 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:tooltip="Постановление Правительства РФ от 11.12.2024 N 1761 (ред. от 12.12.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId106" w:tooltip="Постановление Правительства РФ от 11.12.2024 N 1761 (ред. от 12.12.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1761</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 26.06.2025 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:tooltip="Постановление Правительства РФ от 26.06.2025 N 963 &quot;О внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId107" w:tooltip="Постановление Правительства РФ от 26.06.2025 N 963 &quot;О внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 963</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t>от 30.0</w:t>
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId107" w:tooltip="Постановление Правительства РФ от 30.08.2025 N 1330 &quot;О соглашениях об условиях осуществления регулируемых видов деятельности в области газоснабжения&quot; (вместе с &quot;Правилами заключения, изменения, прекращения и расторжения соглашений об условиях осуществления рег">
+              <w:t xml:space="preserve">от 30.08.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:tooltip="Постановление Правительства РФ от 30.08.2025 N 1330 &quot;О соглашениях об условиях осуществления регулируемых видов деятельности в области газоснабжения&quot; (вместе с &quot;Правилами заключения, изменения, прекращения и расторжения соглашений об условиях осуществления рег">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1330</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 29.11.2025 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId109" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1962</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 29.11.2025 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1967 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId110" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1967 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1967</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t>)</w:t>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">с изм., внесенными </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:tooltip="Постановление Правительства РФ от 27.08.2026 N 1087 &quot;Об особенностях применения положений законодательства Российской Федерации в области газоснабжения&quot;  {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановлением</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 27.08.2026 N 1087)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
-[...4 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>I. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
-[...4 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Настоящие Основные положения, разработанные в соответствии с Федеральным </w:t>
       </w:r>
-      <w:hyperlink r:id="rId110" w:tooltip="Федеральный закон от 31.03.1999 N 69-ФЗ (ред. от 27.10.2025) &quot;О газоснабжении в Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId112" w:tooltip="Федеральный закон от 31.03.1999 N 69-ФЗ (ред. от 23.03.2026) &quot;О газоснабжении в Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> "О газ</w:t>
-[...40 lines deleted...]
-        <w:t xml:space="preserve">нии Правил подключения (технологического присоединения) газоиспользующего оборудования и объектов капитального строительства к сетям газораспределения и о признании утратившими силу некоторых актов Правительства Российской </w:t>
+        <w:t xml:space="preserve"> "О газоснабжении в Российской Федерации", определяют принципы формирования цен на газ, добываемый на территории Российской Федерации, и тарифов на услуги по его транспортировке на терр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>итории Российской Федерации по магистральным газопроводам и газораспределительным сетям, цен на сжиженный газ, реализуемый населению для бытовых нужд, а также порядок определения размера платы за технологическое присоединение газоиспользующего оборудования</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> к газораспределительным сетям на территории Российской Федерации и стандартизированных тарифных ставок, определяющих ее величину, и платы за технологическое присоединение к магистральным газопроводам строящихся и реконструируемых газопроводов, предназначе</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нных для транспортировки газа от магистральных газопроводов до объектов капитального строительства, и газопроводов, предназначенных для транспортировки газа от месторождений природного газа до магистрального газопровода (далее - технологическое присоединен</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ие к магистральным газопроводам), а также цен (стоимости) услуг по техническому обслуживанию единицы внутридомового газового оборудования в многоквартирном доме, единицы внутриквартирного газового оборудования в многоквартирном доме, единицы внутридомового</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> газового оборудования в жилом доме, предусмотренных утвержденным Правительством Российской Федерации минимальным перечнем услуг (работ) по техническому обслуживанию и ремонту внутридомового газового оборудования в многоквартирном доме, внутриквартирного г</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">азового оборудования в многоквартирном доме и внутридомового газового оборудования в жилом доме (далее - минимальный перечень), и цен (стоимости) работ по установке (за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId113" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1547 (ред. от 17.09.2024, с изм. от 27.08.2026) &quot;Об утверждении Правил подключения (технологического присоединения) газоиспользующего оборудования и объектов капитального строительства к сетям газораспределения и ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правилами</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> подключения (технологического присоединения) газоиспользующего оборудования и объектов капитального строительства к сетям газораспределения, утвержденными постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 13 </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Федерации" (далее - правила техно</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:t>сентября 2021 г. N 1547 "Об утверждении Правил подключения (технологического присоединения) газоиспользующего оборудования и объектов капитального строительства к сетям газораспределения и о признании утратившими с</w:t>
+      </w:r>
+      <w:r>
+        <w:t>илу некоторых актов Правительства Российской Федерации" (далее - правила технологического присоединения газоиспользующего оборудования к газораспределительным сетям) и замене такого оборудования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.12.2013 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId112" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
+      <w:hyperlink r:id="rId114" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1314</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 30.11.2018 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId113" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId115" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1442</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 01.11.2021 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId114" w:tooltip="Постановление Правительства РФ от 01.11.2021 N 1899 &quot;О внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId116" w:tooltip="Постановление Правительства РФ от 01.11.2021 N 1899 &quot;О внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1899</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>, от 29.11.2025</w:t>
-[...4 lines deleted...]
-      <w:hyperlink r:id="rId115" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1967 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:t xml:space="preserve">, от 29.11.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId117" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1967 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1967</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>2. Понятия, используемые в настоящих Основных положениях, означают следующее:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...10 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>потребитель газа - лицо, приобретающее газ для собственных бытовых нужд, а так</w:t>
+      </w:r>
+      <w:r>
+        <w:t>же собственных производственных или иных хозяйственных нужд;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId116" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
+      <w:hyperlink r:id="rId118" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.12.2013 N 1314)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...16 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"незави</w:t>
+      </w:r>
+      <w:r>
+        <w:t>симая газотранспортная организация" - организация, оказывающая услуги по транспортировке газа по газопроводам, принадлежащим ей на праве собственности или на ином законном основании, а также являющаяся независимой от организаций - собственников систем газо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>снабжения (Единой системы газоснабжения, региональных систем газоснабжения) и организаций - собственников газораспределительных систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>"оптовая цена на газ, определяемая в диапазоне между предельными максимальным и минимальным уровнями оптовых цен" - оптовая цена на газ, определяемая на выходе из системы магистральных газопроводов по соглашению сторон при заключении договоров поставки газ</w:t>
       </w:r>
       <w:r>
         <w:t>а (в том числе долгосрочных) его потребителям соответствующих групп;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId117" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId119" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 28.05.2007 N 333, в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId118" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
+      <w:hyperlink r:id="rId120" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.12.2013 N 1314)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>"предельный максимальный уровень оптовых цен на газ" - уровень оптовых цен, превышение которого в договорах поставки газа не допускается;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId119" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId121" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 28.05.2007 N 333)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>"предельный минимальный уровень оптовых цен на газ" - уровень оптовых цен, ниже которого установление стоимости газа в договорах поставки газа не допускается;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId120" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
-[...10 lines deleted...]
-          <w:t>остановлением</w:t>
+      <w:hyperlink r:id="rId122" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 28.05.2007 N 333)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...21 lines deleted...]
-      <w:hyperlink r:id="rId121" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"регулируемый вид деятельности" - вид деятельности, при выполнении которого расчеты за поставляемый газ (услуги по его транспортировке), услуги по подключению (технологическому присое</w:t>
+      </w:r>
+      <w:r>
+        <w:t>динению) объектов капитального строительства к сетям газораспределения и расчеты за технологическое присоединение к магистральным газопроводам осуществляются исходя из цен и тарифов, регулируемых государством;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(в ред. Постановлений Правительства РФ от 30.1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">2.2013 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId123" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1314</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 01.11.2021 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId122" w:tooltip="Постановление Правительства РФ от 01.11.2021 N 1899 &quot;О внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId124" w:tooltip="Постановление Правительства РФ от 01.11.2021 N 1899 &quot;О внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1899</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...24 lines deleted...]
-      <w:hyperlink r:id="rId123" w:tooltip="Постановление Правительства РФ от 18.08.2011 N 685 (ред. от 30.11.2018) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">"розничная цена на газ" - цена на газ, реализуемый </w:t>
+      </w:r>
+      <w:r>
+        <w:t>населению для удовлетворения личных, семейных, домашних и иных нужд (кроме газа для заправки автотранспортных средств), не связанных с осуществлением предпринимательской (профессиональной) деятельности, за исключением розничных цен на сжиженный газ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(в ред</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Постановлений Правительства РФ от 18.08.2011 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId125" w:tooltip="Постановление Правительства РФ от 18.08.2011 N 685 (ред. от 30.11.2018) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 685</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 30.11.2018 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId124" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId126" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1442</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...15 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
+        <w:t>"розничная цена на сжиженный газ" - цен</w:t>
+      </w:r>
+      <w:r>
+        <w:t>а на сжиженный газ, реализуемый населению для бытовых нужд, кроме газа для заправки автотранспортных средств, не связанных с осуществлением предпринимательской (профессиональной) деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId125" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId127" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.11.2018 N 1442)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...27 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"цена на газ", "тарифы на услуги по транспортировке газа", "плата за снабженческо-сбытовые услуги" - система ценовых ставок, по которым осущест</w:t>
+      </w:r>
+      <w:r>
+        <w:t>вляются расчеты за поставляемый газ, оказываются услуги по его транспортировке или приобретению;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">"регулируемая оптовая цена на газ" - утвержденная в установленном порядке цена на газ, по которой он должен реализовываться поставщиками газа (газоснабжающими </w:t>
+      </w:r>
+      <w:r>
+        <w:t>организациями) непосредственно потребителям газа или организациям для дальнейшей продажи потребителям газа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 27.01.2012 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId126" w:tooltip="Постановление Правительства РФ от 27.01.2012 N 37 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId128" w:tooltip="Постановление Правительства РФ от 27.01.2012 N 37 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 37</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 30.12.2013 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId127" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
+      <w:hyperlink r:id="rId129" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1314</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 24.11.2023 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId128" w:tooltip="Постановление Правительства РФ от 24.11.2023 N 1979 (ред. от 11.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId130" w:tooltip="Постановление Правительства РФ от 24.11.2023 N 1979 (ред. от 11.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1979</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...13 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>на выходе из системы маги</w:t>
+      </w:r>
+      <w:r>
+        <w:t>стрального газопроводного транспорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId129" w:tooltip="Постановление Правительства РФ от 27.01.2012 N 37 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId131" w:tooltip="Постановление Правительства РФ от 27.01.2012 N 37 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 27.01.2012 N 37)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...13 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>на входе в газораспределительные сети (в слу</w:t>
+      </w:r>
+      <w:r>
+        <w:t>чае отсутствия в схеме поставки газа магистральных газопроводов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId130" w:tooltip="Постановление Правительства РФ от 27.01.2012 N 37 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId132" w:tooltip="Постановление Правительства РФ от 27.01.2012 N 37 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 27.01.2012 N 37)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...16 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>на входе в прием</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ную емкость, технологически связанную с газораспределительными сетями или с сетями потребителя газа, для последующего хранения сжиженного природного газа и его регазификации (в случае применения в процессе поставки технологий по сжижению газа), если потреб</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ители газа относятся к категории "население";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 27.01.2012 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId131" w:tooltip="Постановление Правительства РФ от 27.01.2012 N 37 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId133" w:tooltip="Постановление Правительства РФ от 27.01.2012 N 37 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 37</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 30.12.2013 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId132" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
+      <w:hyperlink r:id="rId134" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1314</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 30.11.2018 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId133" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId135" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> 1442</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">"переходный период" - период с 2011 года по 2017 год включительно, в течение которого осуществляются мероприятия по созданию условий для практического внедрения рыночных принципов ценообразования на газ, поставляемый публичным акционерным обществом </w:t>
+      </w:r>
+      <w:r>
+        <w:t>"Газпром" и его аффилированными лицами (включая применение формулы цены на газ, предусматривающей достижение равной доходности поставок газа на внешний и внутренний рынки и учитывающей стоимость альтернативных видов топлива), и подготовке к переходу от гос</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ударственного регулирования оптовых цен на газ к государственному регулированию тарифов на услуги по его транспортировке по магистральным газопроводам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId136" w:tooltip="Постановление Правительства РФ от 31.12.2010 N 1205 (ред. от 24.11.2023) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 31.12.2010 N 1205, в ред. Постан</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">овлений Правительства РФ от 15.04.2014 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId137" w:tooltip="Постановление Правительства РФ от 15.04.2014 N 342 (ред. от 13.09.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам ценообразования на газ и подключения (технологического присоединения) объектов капитального строительс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 342</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 30.11.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId138" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1442</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...19 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">"регулируемая плата за снабженческо-сбытовые услуги" - утвержденная в установленном </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId139" w:tooltip="Приказ ФСТ РФ от 03.02.2011 N 38-э &quot;Об утверждении Административного регламента исполнения государственной функции Федеральной службы по тарифам по регулированию размера платы за снабженческо-сбытовые услуги, оказываемые конечным потребителям поставщиками газа">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>порядке</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> плата за снабженческо-сбытовые услуги, оказываемые потребителям газа его поставщиками (газоснабжающими организациями), взимаемая сверх регулируемой оптовой цены на газ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId140" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2013 N 1314)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">"приемная емкость" - криогенный резервуар, использующийся для хранения и регазификации </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>сжиженного природного газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId134" w:tooltip="Постановление Правительства РФ от 31.12.2010 N 1205 (ред. от 24.11.2023) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId141" w:tooltip="Постановление Правительства РФ от 27.01.2012 N 37 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 31.12.2010 N 1205, в ред. Постановлений Правительства РФ от 15.04.2014 </w:t>
-[...18 lines deleted...]
-      <w:hyperlink r:id="rId136" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+        <w:t xml:space="preserve"> Правительства РФ от 27.01.2012 N 37)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"регазификация сжиженного природного газа" - процесс преобразования сжиженного природного газа из жидкого состояния в газообразное;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId142" w:tooltip="Постановление Правительства РФ от 27.01.2012 N 37 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.01.2012 N 37)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"население" - для целей настоящих Основных положений к данной категории относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId143" w:tooltip="Постановление Правительства РФ от 18.08.2011 N 685 (ред. от 30.11.2018) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 18.08.2011 N 685)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">физические лица </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(граждане) - собственники (наниматели) жилого помещения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId144" w:tooltip="Постановление Правительства РФ от 18.08.2011 N 685 (ред. от 30.11.2018) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 18.08.2011 N 685)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>лица, приобретающие газ, в том числе исполнители коммунальных услуг, для его использования в котель</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ных всех типов и (или) ином оборудовании для производства электрической и (или) тепловой энергии в целях удовлетворения бытовых нужд жильцов многоквартирных домов, находящихся в общей долевой собственности собственников помещений в указанных многоквартирны</w:t>
+      </w:r>
+      <w:r>
+        <w:t>х домах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId145" w:tooltip="Постановление Правительства РФ от 18.08.2011 N 685 (ред. от 30.11.2018) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 18.08.2011 N 685)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>иные лица, приобретающие газ, потребляемый физическими лицами (гражданами), а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId146" w:tooltip="Постановление Правительства РФ от 18.08.2011 N 685 (ред. от 30.11.2018) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 18.08.2011 N 685)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>исполнители коммунальных услуг (управляющие организации, товарищества собственников жилья, жилищно-строительные, жилищные или иные специализированные потребительские коопер</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ативы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId147" w:tooltip="Постановление Правительства РФ от 18.08.2011 N 685 (ред. от 30.11.2018) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 18.08.2011 N 685)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>наймодатели (или уполномоченные ими лица), предоставляющие гражданам жилые помещения специализированного жилищного фонда, - служебные жилые помещени</w:t>
+      </w:r>
+      <w:r>
+        <w:t>я, жилые помещения в общежитиях, жилые помещения маневренного фонда, жилые помещения в домах системы социального обслуживания населения, жилые помещения фонда для временного поселения вынужденных переселенцев и временного поселения лиц, признанных беженцам</w:t>
+      </w:r>
+      <w:r>
+        <w:t>и, жилые помещения для социальной защиты отдельных категорий граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId148" w:tooltip="Постановление Правительства РФ от 18.08.2011 N 685 (ред. от 30.11.2018) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 18.08.2011 N 685)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>садоводческие или огороднические некоммерческие товарищества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId149" w:tooltip="Постановление Правительства РФ от 21.12.2018 N 1622 (ред. от 09.10.2021) &quot;О внесении изменений и признании утратившими силу некоторых актов Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 21.12.2018 N 1622)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>религиозные организации, приобретающие газ для его использования в котельных всех типов и (или) оборудовании, находящихся у них на праве собственности или ин</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ом законном основании, для производства электро- и (или) тепловой энергии в целях удовлетворения бытовых нужд на объектах, специально предназначенных для богослужения, молитвенных и религиозных собраний, а также для всего монастырского или храмового компле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">кса, в том числе трапезных, помещений, используемых религиозными организациями для обучения религии, монашеской жизнедеятельности, временного проживания паломников, помещений, не имеющих религиозного назначения и предназначенных для обслуживания имущества </w:t>
+      </w:r>
+      <w:r>
+        <w:t>религиозного назначения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId150" w:tooltip="Постановление Правительства РФ от 20.03.2021 N 425 &quot;О внесении изменения в пункт 2 Основных положений формирования и государственного регулирования цен на газ, тарифов на услуги по его транспортировке и платы за технологическое присоединение газоиспользующего ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.03.2021 N 425)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>"газоиспользующее оборудование" - кот</w:t>
+      </w:r>
+      <w:r>
+        <w:t>лы, плиты, производственные печи, технологические линии, утилизаторы, генераторы электрического тока и другие установки, использующие газ в качестве топлива в целях выработки тепловой энергии для централизованного и автономного отопления, выработки электри</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ческой энергии, горячего водоснабжения, пищеприготовления, в технологических процессах различных производств, а также другие приборы, аппараты, агрегаты, технологическое оборудование и установки, использующие газ в качестве сырья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId151" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2013 N 1314)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Регулируемая оптовая цена и плата за снабженческо-сбытовые услуги распространяются на </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">газ, добываемый публичным акционерным обществом "Газпром" и его аффилированными лицами, а также собственниками региональных систем газоснабжения, за исключением случаев, определенных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P200" w:tooltip="4(1). Государственное регулирование оптовых цен на газ, предусмотренное настоящими Основными положениями, не применяется в отношении природного газа:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 4(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Основных положений. Цена на газ, добываемый публичным акционерным обществом "Газпром" и его аффилированными лицами, при его </w:t>
+      </w:r>
+      <w:r>
+        <w:t>перепродаже публичному акционерному обществу "Газпром" и (или) его аффилированным лицам после входа в систему магистрального газопроводного транспорта вне места (точки) определения регулируемых оптовых цен на газ (за исключением оптовых цен на природный га</w:t>
+      </w:r>
+      <w:r>
+        <w:t>з, реализуемый на организованных торгах), не может превышать регулируемую оптовую цену, установленную в соответствии с настоящими Основными положениями для субъекта Российской Федерации, в котором осуществляется перепродажа газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(в ред. Постановлений Прав</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ительства РФ от 30.11.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId152" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1442</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve">, от 02.09.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId153" w:tooltip="Постановление Правительства РФ от 02.09.2022 N 1554 &quot;О внесении изменения в Основные положения формирования и государственного регулирования цен на газ, тарифов на услуги по его транспортировке, платы за технологическое присоединение газоиспользующего оборудов">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1554</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...24 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Иные понятия, используемые в настоящих Основных положениях, соответствуют определениям, содержащимся в Федеральном </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId154" w:tooltip="Федеральный закон от 31.03.1999 N 69-ФЗ (ред. от 23.03.2026) &quot;О газоснабжении в Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>законе</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> "О газоснабжении в Российской Федерации", а также в иных нормативных правовых актах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. Цена на газ для потреб</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ителя газа на границе раздела газораспределительных сетей и сетей потребителя газа формируется из регулируемых оптовой цены на газ или оптовой цены на газ, определяемой по соглашению сторон с учетом установленных предельных уровней, тарифов на услуги по ег</w:t>
+      </w:r>
+      <w:r>
+        <w:t>о транспортировке по газораспределительным сетям, специальных надбавок к тарифам на услуги по транспортировке газа по газораспределительным сетям, предназначенных для финансирования программ газификации, и платы за снабженческо-сбытовые услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(в ред. Пос</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тановлений Правительства РФ от 28.05.2007 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId155" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 333</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 27.11.2010 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId156" w:tooltip="Постановление Правительства РФ от 27.11.2010 N 943 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 943</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 30.12.2013 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId157" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1314</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При присоединении сетей потребителя газа непосредственно к системе магистрального газопроводного транспорта цена на газ для потребителя газа на границе раздела магистральных газопроводов и сетей потребителя газа формируется из регулируемых оптовой цены на </w:t>
+      </w:r>
+      <w:r>
+        <w:t>газ или оптовой цены на газ, определяемой по соглашению сторон с учетом установленных предельных уровней, и платы за снабженческо-сбытовые услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 28.05.2007 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId158" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 333</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 30.12.2013 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId159" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1314</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае если в осуществлении поставок газа потребителям газа участвует несколько организаций, регулируемая плата за снабженческо-сбытовые услуги, взимаемая с потребителей газа, распределяется между организациями по соглашению сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId138" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
+      <w:hyperlink r:id="rId160" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.12.2013 N 1314)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...21 lines deleted...]
-      <w:hyperlink r:id="rId139" w:tooltip="Постановление Правительства РФ от 27.01.2012 N 37 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3(1). В настоящих Основных положениях при расчете максимального часового расхода газа исп</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ользуются условия определения объема газа, характеризуемые температурой 20 градусов </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Цельсия, давлением 760 мм рт. ст., влажностью 0 процентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 3(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId161" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 27.01.2012 N 37)</w:t>
-[...340 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.12.2013 N 1314)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...266 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="P177"/>
+      <w:bookmarkStart w:id="2" w:name="P179"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:t>II. Государственное регулирование цен (тарифов)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
-[...4 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>4. Государственному регулированию на территории Российской Федерации подлежат:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...13 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) оптовые цены на газ в случаях, предусмот</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ренных настоящими Основными положениями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 16.04.2012 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId160" w:tooltip="Постановление Правительства РФ от 16.04.2012 N 323 (ред. от 17.08.2019) &quot;О реализации природного газа на организованных торгах и внесении изменений в акты Правительства Российской Федерации по вопросам государственного регулирования цен на газ и доступа к газо">
+      <w:hyperlink r:id="rId162" w:tooltip="Постановление Правительства РФ от 16.04.2012 N 323 (ред. от 17.08.2019) &quot;О реализации природного газа на организованных торгах и внесении изменений в акты Правительства Российской Федерации по вопросам государственного регулирования цен на газ и доступа к газо">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 323</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 19.06.2014 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId161" w:tooltip="Постановление Правительства РФ от 19.06.2014 N 566 (ред. от 01.11.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам реализации газа в Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId163" w:tooltip="Постановление Правительства РФ от 19.06.2014 N 566 (ред. от 01.11.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам реализации газа в Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 566</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 30.11.2018 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId162" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId164" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1442</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="P182"/>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="P184"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
-        <w:t>б) тарифы на услуги по транспортировке</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:t>б) тарифы на услуги по транспортировке газа по ма</w:t>
+      </w:r>
+      <w:r>
+        <w:t>гистральным газопроводам для независимых организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>в) тарифы на услуги по транспортировке газа по газопроводам, принадлежащим независимым газотранспортным организациям;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...20 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="P185"/>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) тарифы на услуги по транспортировке газа по газораспределительным сетям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="P187"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
-        <w:t>д) размер платы за снабженческо-сбытовые услуги, оказываемые потребителям газа его поставщиками (при регулировании оптовых цен на газ);</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:t>д) разме</w:t>
+      </w:r>
+      <w:r>
+        <w:t>р платы за снабженческо-сбытовые услуги, оказываемые потребителям газа его поставщиками (при регулировании оптовых цен на газ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId163" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
+      <w:hyperlink r:id="rId165" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.12.2013 N 1314)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>е) розничные цены на газ, реализуемый населению;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>е(1)) розничная цена на сжиженный газ, реализуемый населению для бытовых нужд;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(пп. "е(1)" введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId164" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId166" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.11.2018 N 1442)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...13 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ж) специальные надбавки к тарифам на услуги по транспортировке газа по газораспределительным сетям, предназначенные для финансирования программ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> газификации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(пп. "ж" введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId165" w:tooltip="Постановление Правительства РФ от 27.11.2010 N 943 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId167" w:tooltip="Постановление Правительства РФ от 27.11.2010 N 943 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 27.11.2010 N 943)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...13 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>з) плата за технологическое присоединение газоиспользующего оборудования к газораспределительным сетям и (или) стандартизированные тарифные ставки, определяющие ее величину;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(пп. "з" введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId166" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
+      <w:hyperlink r:id="rId168" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.12.2013 N 1314)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...13 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>и) плата за технологическое присоединение к магистральным газопроводам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(пп. "и" введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId167" w:tooltip="Постановление Правительства РФ от 01.11.2021 N 1899 &quot;О внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId169" w:tooltip="Постановление Правительства РФ от 01.11.2021 N 1899 &quot;О внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлени</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>ем</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.11.2021 N 1899)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>к) цена (стоимость) услуг по техническому обслуживанию единицы внутридомового газового оборудования в многоквартирном доме, единицы внутриквартирного газового оборудования в многоквартирном доме, единицы внутридомо</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">вого газового оборудования в жилом доме, предусмотренных минимальным перечнем, а также цена (стоимость) работ по установке (за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId170" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1547 (ред. от 17.09.2024, с изм. от 27.08.2026) &quot;Об утверждении Правил подключения (технологического присоединения) газоиспользующего оборудования и объектов капитального строительства к сетям газораспределения и ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>правилами</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> технологического присоединения газоиспользующего оборудования к газораспределительным сетям) и замене такого оборудования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "к" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId171" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1967 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 01.11.2021 N 1899)</w:t>
-[...49 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1967)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="P198"/>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="P200"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t>4(1). Государственное регулирование оптовых цен на газ, предусмотренное настоящими Основными положениями, не применяется в отношении природного газа:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>а) реализуемого публичным акционерным общ</w:t>
       </w:r>
       <w:r>
         <w:t>еством "Газпром" и его аффилированными лицами на организованных торгах в объемах, определяемых Правительством Российской Федерации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>б) реализуемого публичным акционерным обществом "Газпром" и его аффилированными лицами организациям для производства природн</w:t>
       </w:r>
       <w:r>
         <w:t>ого газа в сжиженном состоянии для последующего экспорта и организациям, заключившим договоры поставки газа после 1 ноября 2018 г., предусматривающие начало поставки природного газа после 1 января 2020 г., для производства метанола из газа природного в газ</w:t>
       </w:r>
       <w:r>
         <w:t>ообразном состоянии для последующего экспорта;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>в) производимого с применением технологии по сжижению газа и (или) его регазификации из газа, добываемого публичным акционерным обществом "Газпром" и его аффилированными лицами, собственниками региональных сис</w:t>
       </w:r>
       <w:r>
         <w:t>тем газоснабжения и поставляемого потребителям, не относящимся к категории "население";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">г) добываемого организациями, созданными во исполнение </w:t>
       </w:r>
-      <w:hyperlink r:id="rId170" w:tooltip="Указ Президента РФ от 17.11.1992 N 1403 (ред. от 30.05.2019) &quot;Об особенностях приватизации и преобразования в акционерные общества государственных предприятий, производственных и научно-производственных объединений нефтяной, нефтеперерабатывающей промышленност">
+      <w:hyperlink r:id="rId172" w:tooltip="Указ Президента РФ от 17.11.1992 N 1403 (ред. от 30.05.2019) &quot;Об особенностях приватизации и преобразования в акционерные общества государственных предприятий, производственных и научно-производственных объединений нефтяной, нефтеперерабатывающей промышленност">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Указа</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> П</w:t>
       </w:r>
       <w:r>
         <w:t>резидента Российской Федерации от 17 ноября 1992 г. N 1403 "Об особенностях приватизации и преобразования в акционерные общества государственных предприятий, производственных и научно-производственных объединений нефтяной, нефтеперерабатывающей промышленно</w:t>
       </w:r>
       <w:r>
         <w:t>сти и нефтепродуктообеспечения" (кроме организаций, являющихся собственниками региональных систем газоснабжения);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A6172B">
+      <w:tr w:rsidR="007C5409">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>КонсультантПлюс: примечание.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">Пп. "д" п. 4.1 </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P58" w:tooltip="6. Подпункт &quot;д&quot; пункта 4(1) Основных положений формирования и государственного регулирования цен на газ, тарифов на услуги по его транспортировке, платы за технологическое присоединение газоиспользующего оборудования к газораспределительным сетям на территории">
+            <w:hyperlink w:anchor="P59" w:tooltip="6. Подпункт &quot;д&quot; пункта 4(1) Основных положений формирования и государственного регулирования цен на газ, тарифов на услуги по его транспортировке, платы за технологическое присоединение газоиспользующего оборудования к газораспределительным сетям на территории">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>действует</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> до 01.03.2029.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="300"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="P205"/>
+      <w:bookmarkStart w:id="6" w:name="P207"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:t xml:space="preserve">д) добытого публичным акционерным обществом "Газпром" и его аффилированными лицами и реализованного по договору поставки газа третьим лицам в объеме, подлежащем коммерческой балансировке, предусмотренной </w:t>
       </w:r>
-      <w:hyperlink r:id="rId171" w:tooltip="Постановление Правительства РФ от 01.11.2021 N 1901 (ред. от 29.11.2025) &quot;Об утверждении Правил поставки газа в Российской Федерации, а также о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу некоторых актов ">
+      <w:hyperlink r:id="rId173" w:tooltip="Постановление Правительства РФ от 01.11.2021 N 1901 (ред. от 29.11.2025, с изм. от 27.08.2026) &quot;Об утверждении Правил поставки газа в Российской Федерации, а также о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Правилами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> поставки газа в Российской Федерации, утвержденными постановлением Правительства Российской Федерации от 1 ноября 2021 г. N 1901 "Об утверждении Правил поставки газа в Рос</w:t>
       </w:r>
       <w:r>
         <w:t>сийской Федерации, а также о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу некоторых актов Правительства Российской Федерации и отдельных положений актов Правительства Российской Федерации".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>(пп. "д" вв</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">еден </w:t>
       </w:r>
-      <w:hyperlink r:id="rId172" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId174" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1962 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(пп. 4(1) в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId173" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId175" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.11.2018 N 1442)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>5. Гос</w:t>
       </w:r>
       <w:r>
         <w:t>ударственное регулирование оптовых цен на газ и тарифов на услуги по его транспортировке по магистральным газопроводам для независимых организаций осуществляется до перехода к государственному регулированию единых для всех поставщиков газа тарифов на услуг</w:t>
       </w:r>
       <w:r>
         <w:t>и по его транспортировке по магистральным газопроводам на территории Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 16.04.2012 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId174" w:tooltip="Постановление Правительства РФ от 16.04.2012 N 323 (ред. от 17.08.2019) &quot;О реализации природного газа на организованных торгах и внесении изменений в акты Правительства Российской Федерации по вопросам государственного регулирования цен на газ и доступа к газо">
+      <w:hyperlink r:id="rId176" w:tooltip="Постановление Правительства РФ от 16.04.2012 N 323 (ред. от 17.08.2019) &quot;О реализации природного газа на организованных торгах и внесении изменений в акты Правительства Российской Федерации по вопросам государственного регулирования цен на газ и доступа к газо">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 323</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 19.06.2014 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId175" w:tooltip="Постановление Правительства РФ от 19.06.2014 N 566 (ред. от 01.11.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам реализации газа в Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId177" w:tooltip="Постановление Правительства РФ от 19.06.2014 N 566 (ред. от 01.11.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам реализации газа в Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 566</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 30.11.2018 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId176" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId178" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1442</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...24 lines deleted...]
-      <w:hyperlink r:id="rId177" w:tooltip="Приказ ФСТ России от 23.08.2005 N 388-э/1 (ред. от 21.10.2014) &quot;Об утверждении Методики расчета тарифов на услуги по транспортировке газа по магистральным газопроводам&quot; (Зарегистрировано в Минюсте России 19.10.2005 N 7102)  {КонсультантПлюс}">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6. Переход от государственного регулирования оптовых цен на газ к государственному регулированию тарифов на услуги по его транспортировке по м</w:t>
+      </w:r>
+      <w:r>
+        <w:t>агистральным газопроводам на территории Российской Федерации осуществляется поэтапно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>На первом этапе осуществляются государственное регулирование оптовых цен на газ (за исключением оптовых цен на природный газ, реализуемый на организованных торгах) и тари</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">фов на услуги по его транспортировке по магистральным газопроводам для независимых организаций, разработка </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId179" w:tooltip="Приказ ФСТ России от 23.08.2005 N 388-э/1 (ред. от 21.10.2014) &quot;Об утверждении Методики расчета тарифов на услуги по транспортировке газа по магистральным газопроводам&quot; (Зарегистрировано в Минюсте России 19.10.2005 N 7102)  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>методики</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> расчета тарифов на услуги по транспортировке газа по магистральным газопроводам и ее апробация, организация одной или нескольких газотранспортны</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:t xml:space="preserve"> расчета тарифов на услуги по тр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>анспортировке газа по магистральным газопроводам и ее апробация, организация одной или нескольких газотранспортных компаний, осуществляющих транспортировку газа по магистральным газопроводам, а также введение в сфере услуг по транспортировке газа раздельно</w:t>
+      </w:r>
+      <w:r>
+        <w:t>го учета продукции (услуг) и затрат, относимых на себестоимость продукции (работ, услуг).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 16.04.2012 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId178" w:tooltip="Постановление Правительства РФ от 16.04.2012 N 323 (ред. от 17.08.2019) &quot;О реализации природного газа на организованных торгах и внесении изменений в акты Правительства Российской Федерации по вопросам государственного регулирования цен на газ и доступа к газо">
+      <w:hyperlink r:id="rId180" w:tooltip="Постановление Правительства РФ от 16.04.2012 N 323 (ред. от 17.08.2019) &quot;О реализации природного газа на организованных торгах и внесении изменений в акты Правительства Российской Федерации по вопросам государственного регулирования цен на газ и доступа к газо">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 323</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 19.06.2014 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId179" w:tooltip="Постановление Правительства РФ от 19.06.2014 N 566 (ред. от 01.11.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам реализации газа в Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId181" w:tooltip="Постановление Правительства РФ от 19.06.2014 N 566 (ред. от 01.11.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам реализации газа в Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 566</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...16 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>На втором этапе определяется переходный период, в течение которого создаются условия для практического применения рыночных принцип</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ов ценообразования, в том числе формирования биржевых и внебиржевых индикаторов цен на природный газ, обеспеченных увеличением объемов реализации природного газа на организованных торгах, создающие основу для ограничения сферы государственного регулировани</w:t>
+      </w:r>
+      <w:r>
+        <w:t>я ценообразования в газовой отрасли, установления тарифов на услуги по транспортировке газа по магистральным газопроводам и газораспределительным сетям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId180" w:tooltip="Постановление Правительства РФ от 24.11.2023 N 1979 (ред. от 11.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId182" w:tooltip="Постановление Правительства РФ от 24.11.2023 N 1979 (ред. от 11.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 24.11.2023 N 1979)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
-[...4 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>III. Полномочия регулирующих органов</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A6172B">
+      <w:tr w:rsidR="007C5409">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>КонсультантПлюс: примечание.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">До 01.01.2028 п. 7 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:tooltip="Постановление Правительства РФ от 08.07.2023 N 1128 (ред. от 29.10.2025) &quot;Об особенностях применения законодательства Российской Федерации в сфере газоснабжения (в том числе о государственном регулировании цен (тарифов) на территориях Донецкой Народной Республ">
+            <w:hyperlink r:id="rId183" w:tooltip="Постановление Правительства РФ от 08.07.2023 N 1128 (ред. от 29.10.2025) &quot;Об особенностях применения законодательства Российской Федерации в сфере газоснабжения (в том числе о государственном регулировании цен (тарифов) на территориях Донецкой Народной Республ">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>не применяется</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve"> на территориях ДНР, ЛНР, Запорожской и Херсонской обл. Об установлении цен (тарифов) на указанных территориях см. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId182" w:tooltip="Постановление Правительства РФ от 08.07.2023 N 1128 (ред. от 29.10.2025) &quot;Об особенностях применения законодательства Российской Федерации в сфере газоснабжения (в том числе о государственном регулировании цен (тарифов) на территориях Донецкой Народной Республ">
+              <w:t xml:space="preserve"> на территориях ДНР, ЛНР, З</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">апорожской и Херсонской обл. Об установлении цен (тарифов) на указанных территориях см. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:tooltip="Постановление Правительства РФ от 08.07.2023 N 1128 (ред. от 29.10.2025) &quot;Об особенностях применения законодательства Российской Федерации в сфере газоснабжения (в том числе о государственном регулировании цен (тарифов) на территориях Донецкой Народной Республ">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Постановление</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства РФ от 08.07.2023 N 1128.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="300"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Федеральный орган исполнительной власти в сфере государственного регулирования цен (тарифов) в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P177" w:tooltip="II. Государственное регулирование цен (тарифов)">
+      <w:hyperlink w:anchor="P179" w:tooltip="II. Государственное регулирование цен (тарифов)">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>разделом II</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящих Основных положений осуществляет государственное регулирование:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:t xml:space="preserve"> настоящих Основных положений осуществляет государст</w:t>
+      </w:r>
+      <w:r>
+        <w:t>венное регулирование:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId183" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId185" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 28.05.2007 N 333)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...13 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) оптовых цен на газ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 16.04.2012 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId184" w:tooltip="Постановление Правительства РФ от 16.04.2012 N 323 (ред. от 17.08.2019) &quot;О реализации природного газа на организованных торгах и внесении изменений в акты Правительства Российской Федерации по вопросам государственного регулирования цен на газ и доступа к газо">
+      <w:hyperlink r:id="rId186" w:tooltip="Постановление Правительства РФ от 16.04.2012 N 323 (ред. от 17.08.2019) &quot;О реализации природного газа на организованных торгах и внесении изменений в акты Правительства Российской Федерации по вопросам государственного регулирования цен на газ и доступа к газо">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 323</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 19.06.2014 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId185" w:tooltip="Постановление Правительства РФ от 19.06.2014 N 566 (ред. от 01.11.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам реализации газа в Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId187" w:tooltip="Постановление Правительства РФ от 19.06.2014 N 566 (ред. от 01.11.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам реализации газа в Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 566</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 30.11.2018 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId186" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId188" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1442</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...24 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) тарифов на услуги по транспортировке газа по магистральным газопроводам для независимых организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) тарифов на услуги по транспортировке газа по газопроводам, принадлежащим независимым газотранспортным организаци</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>г) тарифов на услуги по транспортировке газа по газораспределительным сетям;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...13 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) размера платы за снабженческо-сбытовые услуги, оказываемые потребителям газа его поставщиками (при регулировании оптовых цен на газ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId187" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
+      <w:hyperlink r:id="rId189" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Прав</w:t>
-[...17 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2013 N 1314)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>е) размера платы за технологическое присоединение к магистральным газопроводам</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(пп. "е" введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId188" w:tooltip="Постановление Правительства РФ от 01.11.2021 N 1899 &quot;О внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId190" w:tooltip="Постановление Правительства РФ от 01.11.2021 N 1899 &quot;О внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 01.11.2021 N 1899)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...15 lines deleted...]
-      <w:hyperlink r:id="rId189" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1547 (ред. от 17.09.2024) &quot;Об утверждении Правил подключения (технологического присоединения) газоиспользующего оборудования и объектов капитального строительства к сетям газораспределения и о признании утратившим">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8. Розничные цены на газ, розничные цены на сжиженный газ, плата за технологическое присоединение газоиспользующего оборудования к газораспреде</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">лительным сетям и (или) стандартизированные тарифные ставки, определяющие ее величину, цена (стоимость) услуг по техническому обслуживанию единицы внутридомового газового оборудования в многоквартирном доме, единицы внутриквартирного газового оборудования </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в многоквартирном доме, единицы внутридомового газового оборудования в жилом доме, предусмотренных минимальным перечнем, а также цена (стоимость) работ по установке (за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId191" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1547 (ред. от 17.09.2024, с изм. от 27.08.2026) &quot;Об утверждении Правил подключения (технологического присоединения) газоиспользующего оборудования и объектов капитального строительства к сетям газораспределения и ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>правилами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> технологического присоедин</w:t>
-[...16 lines deleted...]
-      <w:hyperlink r:id="rId190" w:tooltip="Постановление Правительства РФ от 18.08.2011 N 685 (ред. от 30.11.2018) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:t xml:space="preserve"> технологического присоединения газоиспользующего оборудования к газораспределительным сетям) и замене такого оборудования утверждаются исполнительными органами субъектов</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Российской Федерации в области государственного регулирования цен (тарифов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 18.08.2011 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId192" w:tooltip="Постановление Правительства РФ от 18.08.2011 N 685 (ред. от 30.11.2018) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 685</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 30.12.2013 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId191" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
+      <w:hyperlink r:id="rId193" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1314</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 30.11.2018 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId192" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId194" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1442</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 30.11.2022 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId193" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
+      <w:hyperlink r:id="rId195" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 2187</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 29.11.2025 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId194" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1967 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId196" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1967 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1967</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A6172B">
+      <w:tr w:rsidR="007C5409">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>КонсультантПлюс: примечание.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">До 01.01.2028 п. 9 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:tooltip="Постановление Правительства РФ от 08.07.2023 N 1128 (ред. от 29.10.2025) &quot;Об особенностях применения законодательства Российской Федерации в сфере газоснабжения (в том числе о государственном регулировании цен (тарифов) на территориях Донецкой Народной Республ">
+            <w:hyperlink r:id="rId197" w:tooltip="Постановление Правительства РФ от 08.07.2023 N 1128 (ред. от 29.10.2025) &quot;Об особенностях применения законодательства Российской Федерации в сфере газоснабжения (в том числе о государственном регулировании цен (тарифов) на территориях Донецкой Народной Республ">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>не применяется</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve"> на территориях ДНР, ЛНР, Запорожской и Херсонской обл</w:t>
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId196" w:tooltip="Постановление Правительства РФ от 08.07.2023 N 1128 (ред. от 29.10.2025) &quot;Об особенностях применения законодательства Российской Федерации в сфере газоснабжения (в том числе о государственном регулировании цен (тарифов) на территориях Донецкой Народной Республ">
+              <w:t xml:space="preserve"> на территориях ДНР, ЛНР, Запорожской и Херсонской обл. Об установлении цен (тарифов) на указанных территориях см. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:tooltip="Постановление Правительства РФ от 08.07.2023 N 1128 (ред. от 29.10.2025) &quot;Об особенностях применения законодательства Российской Федерации в сфере газоснабжения (в том числе о государственном регулировании цен (тарифов) на территориях Донецкой Народной Республ">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Постановление</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства РФ от 08.07.2023 N 1128.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="300"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>9. Федеральный орган исполнительной власти в сфере государственного регулирования цен (тарифов) вправе в установленном порядке делегировать исполнительным органам субъектов Российской Федерации в области государственного регулирования цен (тарифов) полномо</w:t>
       </w:r>
       <w:r>
         <w:t>чия по регулированию тарифов на услуги по транспортировке газа по газораспределительным сетям и размера платы за снабженческо-сбытовые услуги, оказываемые потребителям газа его поставщиками.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 28.05.2007 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId197" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId199" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 333</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 30.12.2013 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId198" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
+      <w:hyperlink r:id="rId200" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1314</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 30.11.2018 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId199" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId201" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1442</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 30.11.2022 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId200" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
+      <w:hyperlink r:id="rId202" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 2187</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10. Регулирование розничных </w:t>
       </w:r>
-      <w:hyperlink r:id="rId201" w:tooltip="Приказ ФСТ России от 27.10.2011 N 252-э/2 (ред. от 10.12.2015) &quot;Об утверждении Методических указаний по регулированию розничных цен на газ, реализуемый населению&quot; (Зарегистрировано в Минюсте России 02.12.2011 N 22489)  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId203" w:tooltip="Приказ ФСТ России от 27.10.2011 N 252-э/2 (ред. от 10.12.2015) &quot;Об утверждении Методических указаний по регулированию розничных цен на газ, реализуемый населению&quot; (Зарегистрировано в Минюсте России 02.12.2011 N 22489)  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>цен</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> на газ, розничных </w:t>
       </w:r>
-      <w:hyperlink r:id="rId202" w:tooltip="Приказ ФАС России от 07.08.2019 N 1072/19 (ред. от 25.02.2021) &quot;Об утверждении Методических указаний по регулированию розничных цен на сжиженный газ, реализуемый населению для бытовых нужд&quot; (Зарегистрировано в Минюсте России 11.11.2019 N 56479)  {КонсультантПл">
+      <w:hyperlink r:id="rId204" w:tooltip="Приказ ФАС России от 07.08.2019 N 1072/19 (ред. от 25.02.2021) &quot;Об утверждении Методических указаний по регулированию розничных цен на сжиженный газ, реализуемый населению для бытовых нужд&quot; (Зарегистрировано в Минюсте России 11.11.2019 N 56479)  {КонсультантПл">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>цен</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> на сжиженный газ, </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId203" w:tooltip="Приказ ФСТ России от 15.12.2009 N 411-э/7 (ред. от 06.12.2021) &quot;Об утверждении Методических указаний по регулированию тарифов на услуги по транспортировке газа по газораспределительным сетям&quot; (Зарегистрировано в Минюсте России 27.01.2010 N 16076)  {Консультант">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">на сжиженный газ, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId205" w:tooltip="Приказ ФСТ России от 15.12.2009 N 411-э/7 (ред. от 06.12.2021) &quot;Об утверждении Методических указаний по регулированию тарифов на услуги по транспортировке газа по газораспределительным сетям&quot; (Зарегистрировано в Минюсте России 27.01.2010 N 16076)  {Консультант">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>тарифов</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> на услуги по транспортировке газа по газораспределительным сетям, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId204" w:tooltip="Приказ ФСТ России от 15.12.2009 N 412-э/8 (ред. от 03.04.2020) &quot;Об утверждении Методических указаний по регулированию размера платы за снабженческо-сбытовые услуги, оказываемые конечным потребителям поставщиками газа&quot; (Зарегистрировано в Минюсте России 29.01.2">
+      <w:hyperlink r:id="rId206" w:tooltip="Приказ ФСТ России от 15.12.2009 N 412-э/8 (ред. от 03.04.2020) &quot;Об утверждении Методических указаний по регулированию размера платы за снабженческо-сбытовые услуги, оказываемые конечным потребителям поставщиками газа&quot; (Зарегистрировано в Минюсте России 29.01.2">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>размера платы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> за снабженческо-сбытовые услуги, оказываемые потребителям газа его поставщиками, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId205" w:tooltip="Приказ ФАС России от 16.08.2018 N 1151/18 (ред. от 03.09.2025) &quot;Об утверждении Методических указаний по расчету размера платы за технологическое присоединение газоиспользующего оборудования к газораспределительным сетям и (или) размеров стандартизированных тар">
+      <w:hyperlink r:id="rId207" w:tooltip="Приказ ФАС России от 16.08.2018 N 1151/18 (ред. от 03.09.2025) &quot;Об утверждении Методических указаний по расчету размера платы за технологическое присоединение газоиспользующего оборудования к газораспределительным сетям и (или) размеров стандартизированных тар">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>платы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> за технологическое присоединение газоиспользующего оборудования к газораспределительным сетям и (или) стандартизированных тарифных ставок, определяющих ее вел</w:t>
-[...16 lines deleted...]
-      <w:hyperlink r:id="rId206" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+        <w:t xml:space="preserve"> за технологическое присоединение газоиспользующего оборудования к газораспределительным сетям и (или) стандартизированных тарифных ставок, определяющих ее величину, осуществляется в соответств</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ии с методическими указаниями, утверждаемыми федеральным органом исполнительной власти в сфере государственного регулирования цен (тарифов) по согласованию с Министерством экономического развития Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(в ред. Постановлений Правительства РФ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> от 28.05.2007 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId208" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 333</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 30.12.2013 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId207" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
+      <w:hyperlink r:id="rId209" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1314</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 30.11.2018 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId208" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId210" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1442</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Регулирование размера платы за технологическое присоединение к магистральным газопроводам осуществляется в соответствии с </w:t>
       </w:r>
-      <w:hyperlink r:id="rId209" w:tooltip="Приказ ФАС России от 01.11.2021 N 1198а/21 &quot;Об утверждении Методических указаний по расчету размера платы за технологическое присоединение к магистральным газопроводам строящихся и реконструируемых газопроводов, предназначенных для транспортировки газа от маги">
+      <w:hyperlink r:id="rId211" w:tooltip="Приказ ФАС России от 01.11.2021 N 1198а/21 &quot;Об утверждении Методических указаний по расчету размера платы за технологическое присоединение к магистральным газопроводам строящихся и реконструируемых газопроводов, предназначенных для транспортировки газа от маги">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>методическими указаниями</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> по расчету размера платы за технологическое присоединение к магистральным газопроводам строящихся и реконструируемых газопроводов, предна</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:t xml:space="preserve"> по расчету размера платы за технологическое присоединение к магистральным газопроводам строящихся и реконструируемых газопроводов, предназначенных для транспортировки газа</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> от магистральных газопроводов до объектов капитального строительства, и газопроводов, предназначенных для транспортировки газа от месторождений природного газа до магистрального газопровода, утверждаемыми федеральным органом исполнительной власти в сфере </w:t>
+      </w:r>
+      <w:r>
+        <w:t>государственного регулирования цен (тарифов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId210" w:tooltip="Постановление Правительства РФ от 01.11.2021 N 1899 &quot;О внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId212" w:tooltip="Постановление Правительства РФ от 01.11.2021 N 1899 &quot;О внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 01.11.2021 N 1899)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
-[...4 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>IV. Принципы формирования и государственного</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>регулирования цен на газ и тарифов на услуги</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>по его транспортировке</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
-[...20 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>11. Государственное регулирование цен на газ, включая розничные цены на газ и розничные цены на сжиженный газ, размера платы за снабженческо-сбытовые услуги, оказываемые потребителям газа его поставщиками, и тарифов на услуги по его</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> транспортировке, а также платы за технологическое присоединение газоиспользующего оборудования к газораспределительным сетям и (или) стандартизированных тарифных ставок, определяющих ее величину, и платы за технологическое присоединение к магистральным га</w:t>
+      </w:r>
+      <w:r>
+        <w:t>зопроводам осуществляется путем установления фиксированных цен (тарифов) или их предельных уровней исходя из:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 16.04.2012 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId211" w:tooltip="Постановление Правительства РФ от 16.04.2012 N 323 (ред. от 17.08.2019) &quot;О реализации природного газа на организованных торгах и внесении изменений в акты Правительства Российской Федерации по вопросам государственного регулирования цен на газ и доступа к газо">
+      <w:hyperlink r:id="rId213" w:tooltip="Постановление Правительства РФ от 16.04.2012 N 323 (ред. от 17.08.2019) &quot;О реализации природного газа на организованных торгах и внесении изменений в акты Правительства Российской Федерации по вопросам государственного регулирования цен на газ и доступа к газо">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 323</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 30.12.2013 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId212" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
+      <w:hyperlink r:id="rId214" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1314</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 15.04.2014 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId213" w:tooltip="Постановление Правительства РФ от 15.04.2014 N 342 (ред. от 13.09.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам ценообразования на газ и подключения (технологического присоединения) объектов капитального строительс">
+      <w:hyperlink r:id="rId215" w:tooltip="Постановление Правительства РФ от 15.04.2014 N 342 (ред. от 13.09.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам ценообразования на газ и подключения (технологического присоединения) объектов капитального строительс">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 342</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 19.06.2014 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId214" w:tooltip="Постановление Правительства РФ от 19.06.2014 N 566 (ред. от 01.11.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам реализации газа в Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId216" w:tooltip="Постановление Правительства РФ от 19.06.2014 N 566 (ред. от 01.11.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам реализации газа в Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 566</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 30.11.2018 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId215" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId217" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1442</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 01.11.2021 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId216" w:tooltip="Постановление Правительства РФ от 01.11.2021 N 1899 &quot;О внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId218" w:tooltip="Постановление Правительства РФ от 01.11.2021 N 1899 &quot;О внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1899</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...69 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) возмещения организациям, осуществляющим регулируемые виды деятельности, экономически обоснованных затрат, связанных с добычей, транспортировкой, переработкой, хранением, распределением и поставкой (реализацией) газа (при регулировании оптовых цен), а та</w:t>
+      </w:r>
+      <w:r>
+        <w:t>кже возмещения экономически обоснованных затрат, связанных с транспортировкой и распределением газа (при регулировании тарифов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) установления для организаций, осуществляющих регулируемые виды деятельности, обоснованной нормы прибыли на капитал, использу</w:t>
+      </w:r>
+      <w:r>
+        <w:t>емый в регулируемых видах деятельности (до разработки методики определения размера основных средств, иных материальных и финансовых активов, используемых в регулируемых видах деятельности, учитывается размер прибыли, необходимой для обеспечения указанных о</w:t>
+      </w:r>
+      <w:r>
+        <w:t>рганизаций средствами на обслуживание привлеченного капитала, развитие производства и финансирование других обоснованных расходов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) удовлетворения платежеспособного спроса на газ, достижения баланса экономических интересов покупателей и поставщиков газа</w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) учета в структуре регулируемых цен (тарифов) всех налогов и иных обязательных платежей в соответствии с законодательством Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) учета разницы в стоимости услуг по транспортировке и поставке (реализации) газа различным группам потреб</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ителей и в различные районы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>е) развития внутриотраслевой (в сфере поставок газа) и межотраслевой (между замещающими видами топлива) конкуренции, а также применения метода сравнения уровня оптовой цены на газ с уровнем цен на газ на внешних рынках;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(в ред.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId219" w:tooltip="Постановление Правительства РФ от 31.12.2010 N 1205 (ред. от 24.11.2023) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 31.12.2010 N 1205)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ж) возмещения газораспределительным организациям экономически обоснованных затрат, связанных с оказанием услуг по технологическому присоединению к газораспределительным сетям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(пп</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. "ж" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId220" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2013 N 1314)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>з) возмещения газотранспортным организациям экономически и тех</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нологически обоснованных расходов на выполнение мероприятий по технологическому присоединению к магистральным газопроводам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "з" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId221" w:tooltip="Постановление Правительства РФ от 01.11.2021 N 1899 &quot;О внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.11.2021 N 1899)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">11(1). Абзац утратил </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId222" w:tooltip="Постановление Правительства РФ от 24.11.2023 N 1979 (ред. от 11.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 24.11.2023 N 1979.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Регулирование цен на газ (тарифов на услуги по его транспортировке) для потребителей, поставка газа которым стала возможной благодаря созданию новых региональных</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> систем газоснабжения, магистральных газопроводов и газораспределительных сетей, а также благодаря развитию, реконструкции, расширению, модернизации существующих магистральных газопроводов и газораспределительных сетей в целях расширения их пропускной спос</w:t>
+      </w:r>
+      <w:r>
+        <w:t>обности, осуществляется исходя из необходимости обеспечения согласованных с федеральным органом исполнительной власти в сфере государственного регулирования цен (тарифов) срока окупаемости инвестиционного проекта строительства новых объектов инфраструктуры</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> и уровня доходности на вложенный капитал. При расчете регулируемых цен (тарифов) в этом случае учитываются прогнозный уровень загрузки газопроводов, степень технологического обособления новых объектов от действующей инфраструктуры, а также подтвержденный </w:t>
+      </w:r>
+      <w:r>
+        <w:t>платежеспособный спрос на газ его потребителей. После окончания указанного срока окупаемости инвестиционного проекта расчет цен (тарифов) производится в общем порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId217" w:tooltip="Постановление Правительства РФ от 31.12.2010 N 1205 (ред. от 24.11.2023) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
-[...37 lines deleted...]
-      <w:hyperlink r:id="rId218" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
+      <w:hyperlink r:id="rId223" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2013 N 1314)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 11(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId224" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.05.2007 N 333)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">11(2). При установлении регулируемых цен (тарифов) на газ может </w:t>
+      </w:r>
+      <w:r>
+        <w:t>применяться метод индексации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При применении метода индексации цены (тарифы) на газ умножаются на величину индекса изменения цен (тарифов), определяемого регулирующим органом с учетом параметров, установленных прогнозом социально-экономического развития Ро</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ссийской Федерации на соответствующий год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId225" w:tooltip="Постановление Правительства РФ от 24.11.2023 N 1979 (ред. от 11.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 24.11.2023 N 1979)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 11(2) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId226" w:tooltip="Постановление Правительства РФ от 18.08.2011 N 685 (ред. от 30.11.2018) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 18.08.2011 N 685)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>12. Расчет регу</w:t>
+      </w:r>
+      <w:r>
+        <w:t>лируемых цен (тарифов) осуществляется на основании методических указаний, утверждаемых федеральным органом исполнительной власти в сфере государственного регулирования цен (тарифов) по согласованию с Министерством экономического развития Российской Федерац</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ии, раздельно по каждой организации, осуществляющей регулируемые виды деятельности, исходя из раздельного учета продукции (услуг) и затрат на ее производство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 28.05.2007 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId227" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 333</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 30.11.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId228" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1442</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13. Исходными данными для расчета регулируемых цен (тарифов) являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>расчетный объем продукции (услуг) на период регулирования, определяемый исходя из утверждаемого в установленном порядке баланса добычи и реализации газа в Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>расчетный суммарный объем выручки (за период регулирования), требуемый для комп</w:t>
+      </w:r>
+      <w:r>
+        <w:t>енсации экономически обоснованных затрат, относимых на себестоимость продукции (работ, услуг), и обеспечения организаций, осуществляющих регулируемые виды деятельности, прибылью, необходимой для их самофинансирования, а также средствами для уплаты всех нал</w:t>
+      </w:r>
+      <w:r>
+        <w:t>огов и иных обязательных платежей в соответствии с законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13(1). Не допускается включение в состав экономически обоснованных затрат организаций, осуществляющих регулируемый вид деятельности, расходов потребителей коммунальн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ых услуг на платежные услуги, оказываемые банками и иными организациями в соответствии с законодательством Российской Федерации, при внесении такими потребителями платы за коммунальные услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 13(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId229" w:tooltip="Постановление Правительства РФ от 05.09.2019 N 1164 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ о</w:t>
+      </w:r>
+      <w:r>
+        <w:t>т 05.09.2019 N 1164)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>14. При рассмотрении экономических обоснований затрат и прибыли регулирующие органы принимают во внимание:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) прогнозируемые цены (тарифы) на продукцию (услуги), потребляемую организациями, осуществляющими регулируемые виды деятельност</w:t>
+      </w:r>
+      <w:r>
+        <w:t>и, а также налоги и иные обязательные платежи в соответствии с законодательством Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) прогнозируемую прибыль от поставок газа на экспорт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) размер прибыли, необходимой для обеспечения указанных организаций средствами на обслуживание за</w:t>
+      </w:r>
+      <w:r>
+        <w:t>емного капитала, развитие производства, выплату дивидендов и другие обоснованные расходы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) планы капитальных вложений указанных организаций и источники их финансирования с целью учета в структуре цен (тарифов) затрат на привлечение заимствований и других</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> источников финансирования инвестиций, а также отчеты по использованию инвестиционных средств за предыдущие периоды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) динамику затрат и прибыли в предыдущий период регулирования, а также показатели инфляции за истекший период.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="P282"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:t>14(1). При определении экон</w:t>
+      </w:r>
+      <w:r>
+        <w:t>омически обоснованных затрат регулирующие органы используют (в порядке очередности, если какой-либо из видов цен не может быть применен по причине отсутствия информации о таких ценах):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>установленные на очередной период регулирования цены (тарифы) в случае,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> если цены (тарифы) на соответствующие товары (услуги) подлежат государственному регулированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>расходы (цены), установленные в договорах, заключенных в результате проведения торгов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>рыночные цены, сложившиеся на организованных торговых площадках, в том чи</w:t>
+      </w:r>
+      <w:r>
+        <w:t>сле биржах, функционирующих на территории Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>рыночные цены, предоставляемые организациями, осуществляющими сбор информации о рыночных ценах, разработку и внедрение специализированных программных средств для исследования рыночных цен, под</w:t>
+      </w:r>
+      <w:r>
+        <w:t>готовку периодических информационных и аналитических отчетов о рыночных ценах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При отсутствии указанных данных экономически обоснованные затраты определяются с использованием официальной статистической информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 14(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId230" w:tooltip="Постановление Правительства РФ от 11.12.2024 N 1761 (ред. от 12.12.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.12.2024 N 1761)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15. Цены на газ, тарифы на услуги по транспортировке газа по газораспределительным сетям, специальные надбавки к тарифам на услуги по транспортировке газа по газораспределительным сетям, предна</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">значенные для финансирования программ газификации, и размер платы за снабженческо-сбытовые услуги, оказываемые потребителям газа его поставщиками, могут дифференцироваться по группам потребителей в зависимости от присоединения последних к сетям различного </w:t>
+      </w:r>
+      <w:r>
+        <w:t>давления, ценовых поясов, сезонности, времени заключения и сроков действия договоров поставки газа, режимов отбора газа, объемов его потребления и других факторов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 28.05.2007 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId231" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 333</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, от 27.11.2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">010 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId232" w:tooltip="Постановление Правительства РФ от 27.11.2010 N 943 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 943</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 16.04.2012 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId233" w:tooltip="Постановление Правительства РФ от 16.04.2012 N 323 (ред. от 17.08.2019) &quot;О реализации природного газа на организованных торгах и внесении изменений в акты Правительства Российской Федерации по вопросам государственного регулирования цен на газ и доступа к газо">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 323</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 30.12.2013 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId234" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1314</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 19.06.2014 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId235" w:tooltip="Постановление Правительства РФ от 19.06.2014 N 566 (ред. от 01.11.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам реализации газа в Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 566</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 30.11.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId236" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1442</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="P291"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:t>15(1). Оптовые цены на газ, добываемый публичным акционерным обществом "Газпром" и его аффилированными лицами (за исключением оптовых цен на природный газ, реализуемый на организованных торгах), на выходе из систе</w:t>
+      </w:r>
+      <w:r>
+        <w:t>мы магистрального газопроводного транспорта определяются по соглашению сторон при заключении договоров поставки газа (в том числе долгосрочных), включая случаи его перепродажи, в диапазоне между предельными максимальным и минимальным уровнями оптовых цен с</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> учетом особенностей, определяемых федеральным органом исполнительной власти в сфере государственного регулирования цен (тарифов) для следующих групп потребителей (за исключением населения):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId237" w:tooltip="Постановление Правительства РФ от 11.12.2024 N 1761 (ред. от 12.12.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правитель</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ства РФ от 11.12.2024 N 1761)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) потребители газа, впервые заключившие договоры поставки газа с началом поставки после 1 июля 2007 г. (кроме организаций, создаваемых в результате реорганизации организаций, ранее покупавших газ, добываемый открытым акционер</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ным обществом "Газпром" и его аффилированными лицами, или организаций, которые приобрели (в том числе в порядке правопреемства) газопотребляющее оборудование, ранее обеспечивавшееся газом, добываемым открытым акционерным обществом "Газпром" и его аффилиров</w:t>
+      </w:r>
+      <w:r>
+        <w:t>анными лицами);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId238" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.12.2013 N 1314)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...21 lines deleted...]
-      <w:hyperlink r:id="rId219" w:tooltip="Постановление Правительства РФ от 01.11.2021 N 1899 &quot;О внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) потребители газа, приобретающие газ сверх объемов, зафиксированных в догово</w:t>
+      </w:r>
+      <w:r>
+        <w:t>рах поставки газа на 2007 год (без учета дополнительных объемов газа, предусмотренных дополнительными соглашениями к указанным договорам);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId239" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2013 N 1314)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в) утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId240" w:tooltip="Постановление Правительства РФ от 31.12.2010 N 1205 (ред. от 24.11.2023) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 31.12.2010 N 1205.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Абзац утратил силу с 1 июля 2025 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId241" w:tooltip="Постановление Правительства РФ от 11.12.2024 N 1761 (ред. от 12.12.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.12.2024 N 1761.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 15(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId242" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.05.2007 N 333)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">15(1.1). Утратил силу с 1 июля 2025 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId243" w:tooltip="Постановление Правительства РФ от 11.12.2024 N 1761 (ред. от 12.12.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>П</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>остановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.12.2024 N 1761.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="P301"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:t xml:space="preserve">15(2). В качестве предельного минимального уровня оптовых цен на газ для потребителей, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P291" w:tooltip="15(1). Оптовые цены на газ, добываемый публичным акционерным обществом &quot;Газпром&quot; и его аффилированными лицами (за исключением оптовых цен на природный газ, реализуемый на организованных торгах), на выходе из системы магистрального газопроводного транспорта опр">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 15(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Основных положений, используются регул</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ируемые оптовые цены на газ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В качестве предельного максимального уровня оптовых цен на газ для потребителей, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P291" w:tooltip="15(1). Оптовые цены на газ, добываемый публичным акционерным обществом &quot;Газпром&quot; и его аффилированными лицами (за исключением оптовых цен на природный газ, реализуемый на организованных торгах), на выходе из системы магистрального газопроводного транспорта опр">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 15(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Основных положений, используются регулируемые оптовые цены на газ, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>увеличенные на 1,8 процента.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 15(2) в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId244" w:tooltip="Постановление Правительства РФ от 11.12.2024 N 1761 (ред. от 12.12.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.12.2024 N 1761)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15(3). Поставщики реализуют газ, добываемый публичным акционерным обществом "Газпром" и его аффилированными лицами, по опто</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">вым ценам, определяемым по соглашению сторон в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P291" w:tooltip="15(1). Оптовые цены на газ, добываемый публичным акционерным обществом &quot;Газпром&quot; и его аффилированными лицами (за исключением оптовых цен на природный газ, реализуемый на организованных торгах), на выходе из системы магистрального газопроводного транспорта опр">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 15(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P301" w:tooltip="15(2). В качестве предельного минимального уровня оптовых цен на газ для потребителей, предусмотренных пунктом 15(1) настоящих Основных положений, используются регулируемые оптовые цены на газ.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>15(2)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Основных положений, при условии обеспечения ежегодного выполнения обязательств по договорам поставки этого газа в объемах, зафиксированных в договорах п</w:t>
+      </w:r>
+      <w:r>
+        <w:t>оставки газа на 2007 год (без учета дополнительных объемов газа, предусмотренных дополнительными соглашениями к указанным договорам).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 15(3) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId245" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.05.2007 N 333; в ред. Постановлений Правитель</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ства РФ от 30.11.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId246" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1442</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 24.11.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId247" w:tooltip="Постановление Правительства РФ от 24.11.2023 N 1979 (ред. от 11.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1979</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 11.12.2024 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId248" w:tooltip="Постановление Правительства РФ от 11.12.2024 N 1761 (ред. от 12.12.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1761</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15(4). При определении тарифов на услуги по транспортировке газа по газораспределительным сетям для категории потребителей, относящихся к категории "население", в соответствии с методическими указаниями по регулирова</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нию тарифов на услуги по транспортировке газа по газораспределительным сетям, утвержденными федеральным органом исполнительной власти в области государственного регулирования тарифов по согласованию с Министерством экономического развития Российской Федера</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ции, учитываются расходы, связанные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>с эксплуатацией приемных емкостей, используемых для хранения и регазификации сжиженного природного газа, технологически связанных с газораспределительными сетями и принадлежащих на праве собственности или на ином законн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ом основании организациям, оказывающим услуги по транспортировке газа по газораспределительным сетям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">с осуществлением аварийно-диспетчерского обеспечения внутридомового и внутриквартирного газового оборудования в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId249" w:tooltip="Постановление Правительства РФ от 14.05.2013 N 410 (ред. от 29.11.2025) &quot;О мерах по обеспечению безопасности при использовании и содержании внутридомового и внутриквартирного газового оборудования&quot; (вместе с &quot;Правилами пользования газом в части обеспечения без">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правилами</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> пользования газом в части обеспечения безопасности при использовании и содержании внутридомового и внутриквартирного газового оборудования при п</w:t>
+      </w:r>
+      <w:r>
+        <w:t>редоставлении коммунальной услуги по газоснабжению, утвержденными постановлением Правительства Российской Федерации от 14 мая 2013 г. N 410 "О мерах по обеспечению безопасности при использовании и содержании внутридомового и внутриквартирного газового обор</w:t>
+      </w:r>
+      <w:r>
+        <w:t>удования".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 15(4) в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId250" w:tooltip="Постановление Правительства РФ от 01.11.2021 N 1899 &quot;О внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 01.11.2021 N 1899)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...44 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15(5). Тарифы на услуги по транспортировке газа по газораспределительным сетям утверждаются на срок не менее 3 и не более 5 лет. Тариф</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ы могут устанавливаться с календарной разбивкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При осуществлении пересмотра тарифов на услуги по транспортировке газа по газораспределительным сетям, установленных на срок не менее 3 и не более 5 лет, в течение срока их действия тарифы устанавливаются на</w:t>
+      </w:r>
+      <w:r>
+        <w:t>чиная со срока пересмотра на срок не менее 3 и не более 5 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае заключения соглашения об условиях осуществления регулируемых видов деятельности в области газоснабжения (регуляторного контракта) тарифы на услуги по транспортировке газа по газораспре</w:t>
+      </w:r>
+      <w:r>
+        <w:t>делительным сетям утверждаются на срок не менее 3 и не более 10 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId251" w:tooltip="Постановление Правительства РФ от 30.08.2025 N 1330 &quot;О соглашениях об условиях осуществления регулируемых видов деятельности в области газоснабжения&quot; (вместе с &quot;Правилами заключения, изменения, прекращения и расторжения соглашений об условиях осуществления рег">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.08.202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>5 N 1330)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 15(5) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId252" w:tooltip="Постановление Правительства РФ от 13.11.2013 N 1018 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.11.2013 N 1018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15(6). При определении тарифов на услуги по транспортировк</w:t>
+      </w:r>
+      <w:r>
+        <w:t>е газа по газораспределительным сетям учитываются отклонения фактического значения обобщенного показателя уровня надежности и качества услуг по транспортировке газа по газораспределительным сетям от его планового значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 15(6) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId253" w:tooltip="Постановление Правительства РФ от 18.10.2014 N 1074 (ред. от 04.09.2015) &quot;О порядке определения показателей надежности и качества услуг по транспортировке газа по газораспределительным сетям и о внесении изменения в постановление Правительства Российской Федер">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 18.10.2014 N 1074)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15(7). В случае передачи регулируемой организации в аренду или лизинг объектов инженерно-те</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">хнического обеспечения, выкупленных (предназначенных к выкупу) специализированными обществами проектного финансирования в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId254" w:tooltip="Постановление Правительства РФ от 05.05.2014 N 404 (ред. от 10.02.2017) &quot;О некоторых вопросах реализации программы &quot;Жилье для российской семьи&quot; в рамках государственной программы Российской Федерации &quot;Обеспечение доступным и комфортным жильем и коммунальными у">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>основными условиями</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и мерами реализации программы "Жилье для российской семьи" в рамках государственной </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId255" w:tooltip="Постановление Правительства РФ от 15.04.2014 N 323 (ред. от 17.08.2017) &quot;Об утверждении государственной программы Российской Федерации &quot;Обеспечение доступным и комфортным жильем и коммунальными услугами граждан Российской Федерации&quot;  ------------ Утратил силу ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>программы</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Ро</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ссийской Федерации "Обеспечение доступным и комфортным жильем и коммунальными услугами граждан Российской Федерации", утвержденными постановлением Правительства Российской Федерации от 5 мая 2014 г. N 404 "О некоторых вопросах реализации программы "Жилье д</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ля российской семьи" в рамках государственной программы Российской Федерации "Обеспечение доступным и комфортным жильем и коммунальными услугами граждан Российской Федерации", размер арендной платы или лизингового платежа, учитываемый при установлении цен </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(тарифов), определяется равным величине, установленной в договоре аренды или лизинговом соглашении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Расходы на амортизацию основных средств при установлении цен (тарифов) определяются на уровне, равном сумме отношений стоимости амортизируемых активов к сро</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ку полезного использования таких активов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId256" w:tooltip="Постановление Правительства РФ от 11.12.2024 N 1761 (ред. от 12.12.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.12.2024 N 1761)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При расчете экономически обоснованного размера амортизации срок полезного использования основных средств определ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>яется регулирующим органом исходя из максимальных сроков полезного использования. Срок полезного использования указанных основных средств принимается регулирующим органом исходя из данных проектной документации основных средств и бухгалтерского учета, но н</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">е ниже минимального срока полезного использования, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId257" w:tooltip="Постановление Правительства РФ от 01.01.2002 N 1 (ред. от 18.11.2022) &quot;О Классификации основных средств, включаемых в амортизационные группы&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Классификацией</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> основных средств, включаемых в амортизационные группы, утвержденной постановлением Правительства Российской Федерации от 1 января 2002 г. N 1 "О Кла</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ссификации основных средств, включаемых в амортизационные группы", в отношении соответствующей амортизационной группы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId221" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
+      <w:hyperlink r:id="rId258" w:tooltip="Постановление Правительства РФ от 26.06.2025 N 963 &quot;О внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 30.12.2013 N 1314)</w:t>
-[...10 lines deleted...]
-      <w:hyperlink r:id="rId222" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+        <w:t xml:space="preserve"> Правительства РФ от 26.06.2025 N 963)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Расходы на аренду зданий, помещений, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">транспорта и земельных участков определяются регулирующим органом в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P282" w:tooltip="14(1). При определении экономически обоснованных затрат регулирующие органы используют (в порядке очередности, если какой-либо из видов цен не может быть применен по причине отсутствия информации о таких ценах):">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 14(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Основных положений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId259" w:tooltip="Постановление Правительства РФ от 11.12.2024 N 1761 (ред. от 12.12.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 28.05.2007 N 333)</w:t>
-[...35 lines deleted...]
-      <w:hyperlink r:id="rId223" w:tooltip="Постановление Правительства РФ от 24.11.2023 N 1979 (ред. от 11.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:t xml:space="preserve"> Правительства РФ от 11.12.2024 N 1761)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Расходы на аренду основных средств производственного назначения, которые участвуют в процессе поставки и транспортировки газа, определяются регулирующим органом исходя из</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> величины амортизации, налога на имущество организаций и других установленных законодательством Российской Федерации обязательных платежей, связанных с владением имуществом, переданным в аренду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId260" w:tooltip="Постановление Правительства РФ от 11.12.2024 N 1761 (ред. от 12.12.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.12.2024 N 1761)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 15(7) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId261" w:tooltip="Постановление Правительства РФ от 03.12.2014 N 1305 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 03.12.2014 N 1305)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15(8). При определении тарифов на услуги по транспортировке газа по газораспределитель</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ным сетям учитываются инвестиционные расходы газораспределительной организации, необходимые для реализации включенных в межрегиональные или региональные программы газификации жилищно-коммунального хозяйства, промышленных и иных организаций в соответствии с</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> соглашением об условиях осуществления регулируемых видов деятельности в области газоснабжения (регуляторным контрактом) мероприятий, связанных со строительством и (или) с реконструкцией газораспределительных сетей и их объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Неисполнение газораспредел</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ительной организацией обязательств, предусмотренных указанным соглашением, является основанием для пересмотра тарифов на услуги по транспортировке газа по газораспределительным сетям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 15(8) в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId262" w:tooltip="Постановление Правительства РФ от 30.08.2025 N 1330 &quot;О соглашениях об условиях осуществления регулируемых видов деятельности в области газоснабжения&quot; (вместе с &quot;Правилами заключения, изменения, прекращения и расторжения соглашений об условиях осуществления рег">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 24.11.2023 N 1979)</w:t>
-[...10 lines deleted...]
-      <w:hyperlink r:id="rId224" w:tooltip="Постановление Правительства РФ от 18.08.2011 N 685 (ред. от 30.11.2018) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:t xml:space="preserve"> Правительства РФ от 30.08.2025 N 1330)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15(9). Поставка газа, а также услуги по его транспортировке по газораспределительным сетям на территории Российской Федерации для</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> потребителей, использующих природный газ для обеспечения постоянного горения Вечного огня и периодического горения Огня памяти на воинских захоронениях и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId263" w:tooltip="Приказ Министра обороны РФ от 06.02.2019 N 56 &quot;Об установлении Порядка организации централизованного учета мемориальных сооружений, находящихся вне воинских захоронений и содержащих Вечный огонь или Огонь памяти, и Порядка периодичности горения Огня памяти&quot; (З">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>мемориальных сооружениях</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, находящихся вне воинских захоронений, указанных в реестре, ведение которого осуществляет Министерство обороны Российской Федерации, осуществляется без взимания с них средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 15(9) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId264" w:tooltip="Постановление Правительства РФ от 07.05.2022 N 826 &quot;О внесении изменения в Основные положения формирования и государственного регулирования цен на газ, тарифов на услуги по его транспортировке, платы за технологическое присоединение газоиспользующего оборудова">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 18.08.2011 N 685)</w:t>
-[...115 lines deleted...]
-      <w:hyperlink r:id="rId227" w:tooltip="Постановление Правительства РФ от 05.09.2019 N 1164 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:t xml:space="preserve"> Правительства РФ от 07.05.2022 N 826)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15(10). При определении экономически обоснованных затрат организаций, оказывающих снабж</w:t>
+      </w:r>
+      <w:r>
+        <w:t>енческо-сбытовые услуги, в составе прочих расходов учитываются расходы на формирование резервов по сомнительным долгам. Возврат сомнительных долгов, для погашения которых был создан резерв, включенный в регулируемую цену (тариф) в предшествующий период рег</w:t>
+      </w:r>
+      <w:r>
+        <w:t>улирования, признается доходом и учитывается с учетом уплаты налога на прибыль в составе прочих доходов в следующем периоде регулирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При отсутствии резерва по сомнительным долгам в составе прочих расходов могут быть учтены расходы по списанию дебитор</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ской задолженности за поставленный природный газ, признанной безнадежной к взысканию в предыдущие периоды регулирования, при условии их документального подтверждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При расчете размера платы за снабженческо-сбытовые услуги, оказываемые поставщиками газа </w:t>
+      </w:r>
+      <w:r>
+        <w:t>его потребителям, расходы на создание резерва по сомнительным долгам, а в случае отсутствия такого резерва расходы по списанию дебиторской задолженности за поставленный природный газ учитываются в размере, не превышающем 1 процент фактической выручки от ре</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ализации природного газа по регулируемым ценам за последний отчетный год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 15(10) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId265" w:tooltip="Постановление Правительства РФ от 26.10.2022 N 1910 &quot;О внесении изменения в Основные положения формирования и государственного регулирования цен на газ, тарифов на услуги по его транспортировке, платы за технологическое присоединение газоиспользующего оборудов">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 05.09.2019 N 1164)</w:t>
-[...1259 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:t xml:space="preserve"> Правительства РФ от 26</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.10.2022 N 1910)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>V. Порядок рассмотрения материалов, представляемых</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>для установления (изменения) цен (та</w:t>
-[...37 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:t>для установления (изменения) цен (тарифов)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>16. Государственное регулирование цен (тарифов) осуществляется в установленном порядке на основании заявлений организаций, осуществляющих регул</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ируемые виды деятельности, и по инициативе регулирующих органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В отношении организации, которая в порядке универсального правопреемства приобретает в полном объеме в текущем периоде регулирования права и обязанности организации, осуществляющей регулируем</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ые виды деятельности, применяется тариф (цена, плата, надбавка), установленный для реорганизованной организации, до утверждения для организации - правопреемника тарифа (цены, платы, надбавки) в установленном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId264" w:tooltip="Постановление Правительства РФ от 24.11.2011 N 972 &quot;О внесении изменения в пункт 16 Основных положений формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
-[...10 lines deleted...]
-          <w:t>новлением</w:t>
+      <w:hyperlink r:id="rId266" w:tooltip="Постановление Правительства РФ от 24.11.2011 N 972 &quot;О внесении изменения в пункт 16 Основных положений формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 24.11.2011 N 972)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...25 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае прекращения организацией регулируемого вида деятельности по транспортировке газа по магистраль</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ным газопроводам и (или) газораспределительным сетям и перехода от такой организации к другой организации права собственности или иного предусмотренного законом права на указанные магистральные газопроводы и (или) газораспределительные сети, расположенные </w:t>
+      </w:r>
+      <w:r>
+        <w:t>в субъектах Российской Федерации - городах федерального значения Москва, Санкт-Петербург и Севастополь, а также в субъектах Российской Федерации, по магистральным газопроводам и (или) газораспределительным сетям которых транспортировку газа осуществляет ор</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ганизация, которая также осуществляет транспортировку газа по магистральным газопроводам и (или) газораспределительным сетям, расположенным в указанных городах, и которой перешло право собственности или иное предусмотренное законом право на указанные магис</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тральные газопроводы и (или) газораспределительные сети, до 1 января 2028 г. применяются регулируемые цены (тарифы), установленные на дату перехода права собственности или иного предусмотренного законом права на указанные магистральные газопроводы и (или) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>газораспределительные сети для организации, осуществлявшей регулируемый вид деятельности с использованием таких магистральных газопроводов и (или) газораспределительных сетей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId265" w:tooltip="Постановление Правительства РФ от 26.06.2025 N 963 &quot;О внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId267" w:tooltip="Постановление Правительства РФ от 26.06.2025 N 963 &quot;О внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 26.06.2025 N 963)</w:t>
-[...15 lines deleted...]
-      <w:hyperlink w:anchor="P374" w:tooltip="24. К заявлению об установлении (изменении) цен (тарифов) прилагаются следующие материалы:">
+        <w:t xml:space="preserve"> Правительст</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ва РФ от 26.06.2025 N 963)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">17. Организация, осуществляющая регулируемые виды деятельности, представляет в регулирующий орган заявление об установлении (изменении) цен (тарифов) с приложением материалов, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P376" w:tooltip="24. К заявлению об установлении (изменении) цен (тарифов) прилагаются следующие материалы:">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 24</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящих Осн</w:t>
-[...18 lines deleted...]
-      <w:hyperlink r:id="rId266" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
+        <w:t xml:space="preserve"> настоящих Основных положений. Регулирующий орган регистрирует заявление в день его получения. При несоответствии заявления установленным требованиям регулирующий ор</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ган возвращает его на доработку в 7-дневный срок со дня получения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Абзацы второй - четвертый утратили силу с 1 марта 2023 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId268" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.11.2022 N 2187.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...19 lines deleted...]
-      <w:hyperlink w:anchor="P374" w:tooltip="24. К заявлению об установлении (изменении) цен (тарифов) прилагаются следующие материалы:">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>17(1). Организация, оказывающая услуги по транспортировке газа по газораспред</w:t>
+      </w:r>
+      <w:r>
+        <w:t>елительным сетям, не позднее чем за 3 месяца до начала очередного периода регулирования направляет в исполнительный орган субъекта Российской Федерации в области государственного регулирования цен (тарифов) заявление о проведении оценки обоснованности пред</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ложений такой организации об установлении (изменении) цен (тарифов) с приложением материалов, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P376" w:tooltip="24. К заявлению об установлении (изменении) цен (тарифов) прилагаются следующие материалы:">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 24</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящих Основных положений.</w:t>
-[...33 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:t xml:space="preserve"> настоящих Основны</w:t>
+      </w:r>
+      <w:r>
+        <w:t>х положений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Исполнительный орган субъекта Российской Федерации в области государственного регулирования цен (тарифов) в течение 3 дней со дня регистрации указанного заявления уведомляет федеральный орган исполнительной власти в сфере государственного регу</w:t>
+      </w:r>
+      <w:r>
+        <w:t>лирования цен (тарифов) о поступлении указанного заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В месячный срок со дня регистрации указанного заявления исполнительный орган субъекта Российской Федерации в области государственного регулирования цен (тарифов) представляет в федеральный орган и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">сполнительной власти в сфере государственного регулирования цен (тарифов) заключение об обоснованности предложений организации, осуществляющей услуги по транспортировке газа по газораспределительным сетям на территории соответствующего субъекта Российской </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Федерации, с направлением копии в организацию, направившую заявление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Заключение исполнительного органа субъекта Российской Федерации в области государственного регулирования цен (тарифов) составляется в соответствии с типовой формой и формируется с применением федеральной государственной информационной системы "Единая инфор</w:t>
       </w:r>
       <w:r>
         <w:t>мационно-аналитическая система "Федеральный орган регулирования - региональные органы регулирования - субъекты регулирования".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Типовая </w:t>
       </w:r>
-      <w:hyperlink r:id="rId267" w:tooltip="Приказ ФАС России от 19.03.2024 N 179/24 &quot;Об утверждении Типовой формы заключения исполнительного органа субъекта Российской Федерации в области государственного регулирования цен (тарифов) об обоснованности предложений организации, осуществляющей услуги по тр">
+      <w:hyperlink r:id="rId269" w:tooltip="Приказ ФАС России от 19.03.2024 N 179/24 &quot;Об утверждении Типовой формы заключения исполнительного органа субъекта Российской Федерации в области государственного регулирования цен (тарифов) об обоснованности предложений организации, осуществляющей услуги по тр">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>форма</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> заключения исполнительного органа субъекта Российской Федерации в области государственного регулирования цен (тарифов) утверждается федеральным органом исполнительной власти в области государственного регулирования цен (тарифов).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Заключение исп</w:t>
       </w:r>
       <w:r>
         <w:t>олнительного органа субъекта Российской Федерации в области государственного регулирования цен (тарифов) должно содержать:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>анализ документальной и экономической обоснованности предложений организации, оказывающей услуги по транспортировке газа по газораспр</w:t>
       </w:r>
       <w:r>
         <w:t>еделительным сетям об установлении (изменении) цен (тарифов);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>анализ финансово-хозяйственной деятельности организации, оказывающей услуги по транспортировке газа по газораспределительным сетям по регулируемому виду деятельности за предыдущие 3 года;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>анализ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> информации по основным производственным фондам организации, оказывающей услуги по транспортировке газа по газораспределительным сетям, используемым в регулируемом виде деятельности при реализации межрегиональных или региональных программ газификации жилищ</w:t>
       </w:r>
       <w:r>
         <w:t>но-коммунального хозяйства, промышленных и иных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>оценку влияния предлагаемых к установлению (пересмотру) тарифов на услуги по транспортировке газа по газораспределительным сетям на изменение цен на газ для всех категорий потребителей организаци</w:t>
       </w:r>
       <w:r>
         <w:t>и, осуществляющей услуги по транспортировке газа по газораспределительным сетям на территории соответствующего субъекта Российской Федерации, и на изменение совокупной платы граждан за коммунальные услуги в среднем по субъекту Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>В типов</w:t>
       </w:r>
       <w:r>
         <w:t>ой форме заключения исполнительного органа субъекта Российской Федерации в области государственного регулирования цен (тарифов), утвержденной федеральным органом исполнительной власти в области государственного регулирования цен (тарифов), могут предусматр</w:t>
       </w:r>
       <w:r>
         <w:t>иваться дополнительные требования к содержанию такого заключения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 17(1) введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId268" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
+      <w:hyperlink r:id="rId270" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.11.2022</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> N 2187)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>18. При установлении (изменении) цен (тарифов) по инициативе регулирующих органов последние выдают организациям, осуществляющим регулируемые виды деятельности, предписание о представлении соответствующих предложений об установлении (изменении) цен</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (тарифов).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>19. Для предварительного рассмотрения представленных организациями, осуществляющими регулируемые виды деятельности, предложений об установлении (изменении) цен (тарифов) и подготовки проекта решения регулирующим органом назначается ответственны</w:t>
       </w:r>
       <w:r>
         <w:t>й из числа членов правления и создается экспертная группа, заключение которой должно содержать:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>оценку достоверности данных, приведенных в предложениях об установлении (изменении) цен (тарифов);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>анализ указанных предложений исходя из всех факторов, принима</w:t>
       </w:r>
       <w:r>
         <w:t>емых во внимание регулирующими органами при установлении (изменении) цен (тарифов) в соответствии с настоящими Основными положениями.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>20. Извещение о дате, времени и месте проведения заседания правления, а также материалы, подготовленные для его проведения</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (заявление об установлении (изменении) цен (тарифов) или копия решения о рассмотрении вопроса об установлении (изменении) цен (тарифов) по инициативе регулирующего органа, заключение экспертной группы, проект решения правления регулирующего органа), напра</w:t>
       </w:r>
       <w:r>
         <w:t>вляются членам правления и организациям, осуществляющим регулируемые виды деятельности, не позднее чем за 5 дней до его проведения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>21. Заседание правления регулирующего органа, на котором рассматриваются предложения по установлению (изменению) цен (тарифо</w:t>
       </w:r>
       <w:r>
         <w:t>в), считается правомочным, если на нем присутствуют более половины членов правления. На заседание приглашается представитель (представители) организации, осуществляющей регулируемые виды деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>В случае отсутствия представителя указанной организации</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> заседание переносится по решению правления регулирующего органа на срок не более 10 дней. При повторной неявке представителя заседание может быть проведено в его отсутствие.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>22. Решение правления регулирующего органа об установлении (изменении) цен (тариф</w:t>
       </w:r>
       <w:r>
         <w:t>ов) принимается большинством голосов присутствующих на заседании членов правления. При равенстве голосов голос председательствующего является решающим.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>В случае если у членов правления регулирующего органа и представителя организации, осуществляющей регули</w:t>
       </w:r>
       <w:r>
         <w:t>руемые виды деятельности, имеется особое мнение, оно излагается в письменной форме и прилагается к протоколу заседания.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...11 lines deleted...]
-        <w:t>регулирующего органа в течение 30 рабочих дней со дня получения</w:t>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Решение об установлении (изменении) цен (тарифов) принимается правлением регулирующего органа в течение 30 рабочих дней со дня получения</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> заявления об установлении (изменении) цен (тарифов) и материалов, прилагаемых к нему. По решению органа регулирования этот срок может быть продлен, но не более чем на 30 рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId269" w:tooltip="Постановление Правительства РФ от 11.12.2024 N 1761 (ред. от 12.12.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId271" w:tooltip="Постановление Правительства РФ от 11.12.2024 N 1761 (ред. от 12.12.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Р</w:t>
       </w:r>
       <w:r>
         <w:t>Ф от 11.12.2024 N 1761)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>23. Решение правления регулирующего органа направляется в организацию, осуществляющую регулируемые виды деятельности, в 5-дневный срок с даты его принятия.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
-[...4 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>VI. Материалы, представляемые в регулирующие</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>органы организациями, осуществ</w:t>
       </w:r>
       <w:r>
         <w:t>ляющими регулируемые</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>виды деятельности</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="10" w:name="P374"/>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="P376"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:t>24. К заявлению об установлении (изменении) цен (тарифов) прилагаются следующие материалы:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="11" w:name="P375"/>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="P377"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:t xml:space="preserve">а) расчет цен (тарифов), выполненный в соответствии с </w:t>
       </w:r>
-      <w:hyperlink r:id="rId270" w:tooltip="Приказ ФСТ России от 15.12.2009 N 411-э/7 (ред. от 06.12.2021) &quot;Об утверждении Методических указаний по регулированию тарифов на услуги по транспортировке газа по газораспределительным сетям&quot; (Зарегистрировано в Минюсте России 27.01.2010 N 16076)  {Консультант">
+      <w:hyperlink r:id="rId272" w:tooltip="Приказ ФСТ России от 15.12.2009 N 411-э/7 (ред. от 06.12.2021) &quot;Об утверждении Методических указаний по регулированию тарифов на услуги по транспортировке газа по газораспределительным сетям&quot; (Зарегистрировано в Минюсте России 27.01.2010 N 16076)  {Консультант">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>методическими указаниями</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, утвержденными федеральным органом исполнительной власти в области государственного регулирования тарифов</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> по согласованию с Министерством экономического развития Российской Федерации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.11.2018 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId271" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId273" w:tooltip="Постановление Правительства РФ от 30.11.2018 N 1442 (ред. от 01.11.2021) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации по вопросам государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1442</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>, от 30.11</w:t>
-[...4 lines deleted...]
-      <w:hyperlink r:id="rId272" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
+        <w:t xml:space="preserve">, от 30.11.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId274" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 2187</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...12 lines deleted...]
-      <w:hyperlink r:id="rId273" w:tooltip="Федеральный закон от 06.12.2011 N 402-ФЗ (ред. от 15.12.2025) &quot;О бухгалтерском учете&quot;  {КонсультантПлюс}">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) бухгалтерский баланс организации, осуществляющей регулируемые виды деятельности, на последнюю отчетну</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ю дату в случае его отсутствия в государственном информационном ресурсе бухгалтерской (финансовой) отчетности, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId275" w:tooltip="Федеральный закон от 06.12.2011 N 402-ФЗ (ред. от 15.12.2025) &quot;О бухгалтерском учете&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Федерального закона "О бухгалтерском учете";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(пп. "б" в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId274" w:tooltip="Постановление Правительства РФ от 24.11.2020 N 1907 (ред. от 27.09.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в части отмены обязанности представлять годовую бухгалтерскую (финансовую) отчетность в государственные органы&quot;  ">
+      <w:hyperlink r:id="rId276" w:tooltip="Постановление Правительства РФ от 24.11.2020 N 1907 (ред. от 27.09.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в части отмены обязанности представлять годовую бухгалтерскую (финансовую) отчетность в государственные органы&quot;  ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 24.11.2020 N 1907)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="12" w:name="P379"/>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="P381"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r>
-        <w:t>в) постатейное обоснование изменения размера затрат, относимых на себестоимос</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:t xml:space="preserve">в) постатейное обоснование изменения размера затрат, относимых на себестоимость продукции (работ, услуг), исходя из раздельного учета продукции (услуг) и затрат на </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ее производство;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>г) обоснование необходимой прибыли;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="13" w:name="P381"/>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="P383"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
-        <w:t>д) планы капитальных вложений указанной организации на соответствующий период с целью учета в структуре цен (тарифов</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:t>д) планы капитальных вложений указанной организации на соответствующий период с целью учета в структуре цен (тарифов) затрат на привлечение заимствований и других источников финансирования инвестиций сог</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ласно этим планам, а также отчеты по использованию инвестиционных средств за предыдущие периоды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId275" w:tooltip="Постановление Правительства РФ от 13.11.2013 N 1018 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId277" w:tooltip="Постановление Правительства РФ от 13.11.2013 N 1018 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 13.11.2013 N 1018)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:t xml:space="preserve"> Правительства РФ от </w:t>
+      </w:r>
+      <w:r>
+        <w:t>13.11.2013 N 1018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>е) сравнительные данные по статьям затрат и размеру балансовой прибыли за предыдущие три года;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...582 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A6172B">
+      <w:tr w:rsidR="007C5409">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>КонсультантПлюс: примечание.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t>О контроле за деятельностью субъектов естественных монополий в сфере транспортировки газа по трубопроводам см. Федеральный закон от 17.08.1995 N 147-ФЗ.</w:t>
+              <w:t>С 09.08.2024 до дня отмены всех специальных режимов пп. "ж" п. 24 не применяется в Белгородской, Брянской, Кур</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>ской обл. (Постановление Правительства РФ от 27.08.2026 N 1087).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+          <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="300"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ж) копии правоустанавливающих документов на основные средства, предназначенные для оказания услуг по транспортировке газа по газораспределительным сетям и (или) магистральным газопроводам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "ж" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId278" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.11.2022 N 2187; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId279" w:tooltip="Постановление Правительства РФ от 16.04.2024 N 484 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 16.04</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.2024 N 484)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007C5409">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>С 09.08.2024 до дня отмены всех специальных режимов пп. "з" п. 24 не применяется в Белгородской, Брянской, Курской обл. (Постановление Правительства РФ от 27.08.2026 N 1087).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="300"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>з) схемы газопроводов с указанием их балансовой принадлежности и акты по разграничению эксплуатационной ответственности со смежными газораспределительными и (или) газотранспортными организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "з" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId280" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.11.2022 N 2187; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId281" w:tooltip="Постановление Правительства РФ от 16.04.2024 N 484 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 16.04.2024 N 484)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007C5409">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>С 09.08.2024 до дня отмены всех специальных режимов пп. "и" п. 24 не применяется в Белгородской, Брянской, Курской обл. (Постановление Правительства РФ от 27.08.2026 N 1087).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="300"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>и) копии лицензий на осуществление регулируемого вида деятельности (в случае, е</w:t>
+      </w:r>
+      <w:r>
+        <w:t>сли такой вид деятельности подлежит лицензированию в соответствии с законодательством Российской Федерации).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "и" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId282" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пос</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>тановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.11.2022 N 2187)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>24(1). К заявлению об установлении (изменении) оптовых цен на газ прилагаются следующие материалы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId283" w:tooltip="Постановление Правительства РФ от 24.11.2023 N 1979 (ред. от 11.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 24.11.2023 N 1979)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) расчет цен (тарифов), выполненный в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId284" w:tooltip="Приказ ФСТ России от 15.12.2009 N 411-э/7 (ред. от 06.12.2021) &quot;Об утверждении Методических указаний по регулированию тарифов на услуги по транспортировке газа по газораспределительным сетям&quot; (Зарегистрировано в Минюсте России 27.01.2010 N 16076)  {Консультант">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>методическими указаниями</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, утверждаемыми федеральным органом исполнительной</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> власти в сфере государственного регулирования цен (тарифов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) данные о плановых объемах поставки газа с разбивкой по ценовым поясам и группам потребителей, для которых оптовые цены устанавливаются дифференцированно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) данные о плановой средней протяженности транспортировки газа по магистральным газопроводам от места добычи до места потребления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 24(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId285" w:tooltip="Постановление Правительства РФ от 31.12.2010 N 1205 (ред. от 24.11.2023) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 31.12.2010 N 1205)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="P404"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:t>24(2). Материалы, представляем</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ые организациями, оказывающими услуги по транспортировке газа по газораспределительным сетям, должны содержать расчеты (обоснования, планы), предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P377" w:tooltip="а) расчет цен (тарифов), выполненный в соответствии с методическими указаниями, утвержденными федеральным органом исполнительной власти в области государственного регулирования тарифов по согласованию с Министерством экономического развития Российской Федераци">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P381" w:tooltip="в) постатейное обоснование изменения размера затрат, относимых на себестоимость продукции (работ, услуг), исходя из раздельного учета продукции (услуг) и затрат на ее производство;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P383" w:tooltip="д) планы капитальных вложений указанной организации на соответствующий период с целью учета в структуре цен (тарифов) затрат на привлечение заимствований и других источников финансирования инвестиций согласно этим планам, а также отчеты по использованию инвест">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"д" пункта 24</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Основных положений, н</w:t>
+      </w:r>
+      <w:r>
+        <w:t>а период не менее 3 и не более 5 лет с разбивкой по годам, а также копию заключения исполнительного органа власти субъекта Российской Федерации в области государственного регулирования тарифов об обоснованности предложений организации в отношении установле</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ния (изменения) цен (тарифов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId286" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.11.2022 N 2187)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Заявление и материалы для установлен</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ия (изменения) тарифов на услуги по транспортировке газа по газораспределительным сетям могут представляться в федеральный орган исполнительной власти в сфере государственного регулирования цен (тарифов) в электронной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId287" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.11.2022 N 2187)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Расчет цен (тарифов), указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P184" w:tooltip="б) тарифы на услуги по транспортировке газа по магистральным газопроводам для независимых организаций;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P187" w:tooltip="д) размер платы за снабженческо-сбытовые услуги, оказываемые потребителям газа его поставщиками (при регулировании оптовых цен на газ);">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"д" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Основных положений, осуществляется по формам документов, размещенным на сайте </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId288">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>www.eias.ru</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> в информационно-телекоммуникационной сети "Интернет", подписанных усиленной квалифицированной электронной</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> подписью в соответствии с требованиями Федерального </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId289" w:tooltip="Федеральный закон от 06.04.2011 N 63-ФЗ (ред. от 31.07.2025) &quot;Об электронной подписи&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>закона</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> "Об электронной подписи".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId290" w:tooltip="Постановление Правительства РФ от 11.12.2024 N 1761 (ред. от 12.12.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.12.2024 N 1761)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 24(2) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId291" w:tooltip="Постановление Правительства РФ от 13.11.2013 N 1018 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ и тарифов на услуги по его транспортировке на территории Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.11.2013 N 1018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>24(3). Регулирующий орган получает годовой бухгалтерский баланс организации, осуществляющей регулируемые виды деятельности, из государственного информационного ресурса бухгалтерской (фи</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нансовой) отчетности с использованием единой системы межведомственного электронного взаимодействия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 24(3) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId292" w:tooltip="Постановление Правительства РФ от 24.11.2020 N 1907 (ред. от 27.09.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в части отмены обязанности представлять годовую бухгалтерскую (финансовую) отчетность в государственные органы&quot;  ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 24.11.2020 N 1907)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>25. Формы представления организациями, осуществляющими регулируемые виды дея</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тельности, материалов, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P376" w:tooltip="24. К заявлению об установлении (изменении) цен (тарифов) прилагаются следующие материалы:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 24</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Основных положений, устанавливаются федеральным органом исполнительной вл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>асти в сфере государственного регулирования цен (тарифов) в соответствии с требованиями к составлению бухгалтерской, статистической и иной отчетности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId293" w:tooltip="Постановление Правительства РФ от 28.05.2007 N 333 (ред. от 31.12.2010) &quot;О совершенствовании государственного регулирования цен на газ&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.05.2007 N 333)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>26. Непредставление орг</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">анизациями, осуществляющими регулируемые виды деятельности, части материалов, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P376" w:tooltip="24. К заявлению об установлении (изменении) цен (тарифов) прилагаются следующие материалы:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 24</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P404" w:tooltip="24(2). Материалы, представляемые организациями, оказывающими услуги по транспортировке газа по газораспределительным сетям, должны содержать расчеты (обоснования, планы), предусмотренные подпунктами &quot;а&quot;, &quot;в&quot; - &quot;д&quot; пункта 24 настоящих Основных положений, на пер">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>24(2)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Основных положений, является основанием для отказа в рассмотрении предложения об установлении (изменении) цен (тарифов) до представления всех материалов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 26 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId294" w:tooltip="Постановление Правительства РФ от 11.12.2024 N 1761 (ред. от 12.12.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правит</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ельства РФ от 11.12.2024 N 1761)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007C5409">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>О контроле за деятельностью субъектов естественных монополий в сфере транспортировки газа по трубопроводам см. Федеральный закон от 17.08.1995 N 147-ФЗ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:spacing w:before="300"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>VI.1. Государственный контроль</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>в области регулирования тарифов на услуги</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>по транспортировке газа</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
-[...6 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">26(1) - 26(17). Утратили силу с 1 марта 2014 года. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId293" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
-[...4 lines deleted...]
-          <w:t>Постановление</w:t>
+      <w:hyperlink r:id="rId295" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановл</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>ение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.12.2013 N 1314.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
-[...4 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>VI.2. Плата за технологическое</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>присоединение газоиспользующего оборудования</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>к газораспределительным сетям</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId294" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
+      <w:hyperlink r:id="rId296" w:tooltip="Постановление Правительства РФ от 30.12.2013 N 1314 (ред. от 31.05.2025) &quot;Об утверждении Правил подключения (технологического присоединения) объектов капитального строительства к сетям газораспределения, а также об изменении и признании утратившими силу некото">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.12.2013 N 1314)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
-[...6 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>26(18). При определении платы за технологическое присоединение газоиспользую</w:t>
       </w:r>
       <w:r>
         <w:t>щего оборудования к газораспределительным сетям учитываются средства для компенсации расходов газораспределительной организации на строительство объектов газораспределительных сетей от существующих объектов газораспределительных сетей до присоединяемых объ</w:t>
       </w:r>
       <w:r>
         <w:t>ектов.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>26(19). При осуществлении технологического присоединения потребителей газа, максимальный часовой расход газа газоиспользующего оборудования которых составляет 500 куб. метров и более и (или) проектное рабочее давление в присоединяемом газопроводе ко</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">торых составляет 0,6 МПа и более, в административных границах городских поселений с населением свыше 500 тыс. человек при определении платы за технологическое присоединение по </w:t>
-[...3 lines deleted...]
-        <w:t>индивидуальному проекту учитываются расходы газораспределительных организаций, с</w:t>
+        <w:t>торых составляет 0,6 МПа и более, в административных границах городских поселений с населением свыше 500 тыс. человек при определении платы за технологическое присоединение по индивидуальному проекту учитываются расходы газораспределительных организаций, с</w:t>
       </w:r>
       <w:r>
         <w:t>вязанные с ликвидацией дефицита пропускной способности существующих газораспределительных сетей, необходимой для осуществления технологического присоединения, в случае если такие расходы не были включены в инвестиционные программы газораспределительной орг</w:t>
       </w:r>
       <w:r>
         <w:t>анизации. Указанные расходы также учитываются при определении платы за технологическое присоединение по индивидуальному проекту в других случаях, если лицо, подавшее заявку на подключение, письменно подтверждает готовность их компенсировать и если такие ра</w:t>
       </w:r>
       <w:r>
         <w:t>сходы не были включены в инвестиционные программы газораспределительной организации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId295" w:tooltip="Постановление Правительства РФ от 17.05.2016 N 432 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ, тарифов на услуги по его транспортировке и платы за технологическое присоединение газоиспользующего оборудов">
+      <w:hyperlink r:id="rId297" w:tooltip="Постановление Правительства РФ от 17.05.2016 N 432 &quot;О внесении изменений в Основные положения формирования и государственного регулирования цен на газ, тарифов на услуги по его транспортировке и платы за технологическое присоединение газоиспользующего оборудов">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 17</w:t>
       </w:r>
       <w:r>
         <w:t>.05.2016 N 432)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Указанные мероприятия осуществляются в установленном </w:t>
       </w:r>
-      <w:hyperlink r:id="rId296" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1547 (ред. от 17.09.2024) &quot;Об утверждении Правил подключения (технологического присоединения) газоиспользующего оборудования и объектов капитального строительства к сетям газораспределения и о признании утратившим">
+      <w:hyperlink r:id="rId298" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1547 (ред. от 17.09.2024, с изм. от 27.08.2026) &quot;Об утверждении Правил подключения (технологического присоединения) газоиспользующего оборудования и объектов капитального строительства к сетям газораспределения и ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>порядке</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> газораспределительной организацией, к газораспредели</w:t>
       </w:r>
       <w:r>
         <w:t>тельным сетям которой производится технологическое присоединение.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>26(20). Состав расходов, включаемых в плату за технологическое присоединение, определяется Федеральной антимонопольной службой.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId297" w:tooltip="Постановление Правительства РФ от 04.09.2015 N 941 (ред. от 30.05.2025) &quot;О внесении изменений, признании утратившими силу некоторых актов Правительства Российской Федерации в связи с упразднением Федеральной службы по тарифам и об утверждении Правил принятия Ф">
+      <w:hyperlink r:id="rId299" w:tooltip="Постановление Правительства РФ от 04.09.2015 N 941 (ред. от 30.05.2025) &quot;О внесении изменений, признании утратившими силу некоторых актов Правительства Российской Федерации в связи с упразднением Федеральной службы по тарифам и об утверждении Правил принятия Ф">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 04.09.2015 N 941)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...26 lines deleted...]
-      <w:hyperlink w:anchor="P439" w:tooltip="26(22). Плата за технологическое присоединение газоиспользующего оборудования с максимальным расходом газа, не превышающим 15 куб. метров в час, с учетом расхода газа ранее подключенного в данной точке подключения газоиспользующего оборудования заявителя (для ">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При этом одни и те же расходы (независимо от их предназначения) не могут учитыв</w:t>
+      </w:r>
+      <w:r>
+        <w:t>аться при установлении тарифа на услуги по транспортировке газа по газораспределительным сетям и (или) специальных надбавок к тарифам на услуги по транспортировке газа по газораспределительным сетям для финансирования программ газификации и (или) при устан</w:t>
+      </w:r>
+      <w:r>
+        <w:t>овлении платы за технологическое присоединение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>26(21). В целях определения платы за технологическое присоединение газоиспользующего оборудования к газораспределительным сетям и (или) стандартизированных тарифных ставок, определяющих ее величину, в отношен</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ии заявителей, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P447" w:tooltip="26(22). Плата за технологическое присоединение газоиспользующего оборудования с максимальным расходом газа, не превышающим 15 куб. метров в час, с учетом расхода газа ранее подключенного в данной точке подключения газоиспользующего оборудования заявителя (для ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце первом пункта 26(22)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящих Основных положений, газораспределительные организации ежегодно, не позднее 1 октября, представляют в исполнительные органы субъектов Российской Федерации в области государственного регулирования цен (тарифо</w:t>
-[...25 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:t xml:space="preserve"> настоящих Основных положений, газораспределительные организации ежегодно, не позднее 1 октября, представляют в исполнительные органы субъектов Российской Федерации </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в области государственного регулирования цен (тарифов) прогнозные сведения о планируемых расходах на технологическое присоединение на очередной календарный год в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId300" w:tooltip="Приказ ФАС России от 16.08.2018 N 1151/18 (ред. от 03.09.2025) &quot;Об утверждении Методических указаний по расчету размера платы за технологическое присоединение газоиспользующего оборудования к газораспределительным сетям и (или) размеров стандартизированных тар">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>методическими указаниями</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> по расчету размера платы за технологическое присоединение газоиспользующего оборудования к газораспределительным сетям и (или) стандартизированных тарифных ставок, определяющих ее вел</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ичину, утверждаемыми федеральным органом исполнительной власти в области государственного регулирования цен (тарифов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 13.09.2021 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId299" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1549 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId301" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1549 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1549</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 30.11.2022 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId300" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
+      <w:hyperlink r:id="rId302" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 2187</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...26 lines deleted...]
-      <w:hyperlink w:anchor="P439" w:tooltip="26(22). Плата за технологическое присоединение газоиспользующего оборудования с максимальным расходом газа, не превышающим 15 куб. метров в час, с учетом расхода газа ранее подключенного в данной точке подключения газоиспользующего оборудования заявителя (для ">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Стандартизированные тарифные ставки, определяющие величину платы за технологическое присоединение, дифференцируются исходя из состава мероприятий по технологическому при</w:t>
+      </w:r>
+      <w:r>
+        <w:t>соединению, обусловленных диапазонами диаметров строящихся газопроводов, протяженностью и типами их прокладки, материалами труб, техническими характеристиками объектов сети газораспределения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Плата за технологическое присоединение газоиспользующего оборудо</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">вания, указанная в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P447" w:tooltip="26(22). Плата за технологическое присоединение газоиспользующего оборудования с максимальным расходом газа, не превышающим 15 куб. метров в час, с учетом расхода газа ранее подключенного в данной точке подключения газоиспользующего оборудования заявителя (для ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 26(22)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящих Основных положений, устанавливается с разбивкой по категориям потребителей. Исполнительные органы субъектов Российской Федерации </w:t>
-[...4 lines deleted...]
-      <w:hyperlink w:anchor="P439" w:tooltip="26(22). Плата за технологическое присоединение газоиспользующего оборудования с максимальным расходом газа, не превышающим 15 куб. метров в час, с учетом расхода газа ранее подключенного в данной точке подключения газоиспользующего оборудования заявителя (для ">
+        <w:t xml:space="preserve"> настоящих Основных положений, устанавливается с разбивкой по категориям потребителей. Исполнительные органы субъектов Российской Федерации в области государственного регулирования цен (т</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">арифов) вправе установить плату за технологическое присоединение газоиспользующего оборудования, указанную в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P447" w:tooltip="26(22). Плата за технологическое присоединение газоиспользующего оборудования с максимальным расходом газа, не превышающим 15 куб. метров в час, с учетом расхода газа ранее подключенного в данной точке подключения газоиспользующего оборудования заявителя (для ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 26(22)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящих </w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:t xml:space="preserve"> настоящих Основных положений, с дифференциацией по расстоянию строящегося газопровода при услови</w:t>
+      </w:r>
+      <w:r>
+        <w:t>и сохранения общего расчетного размера выручки газораспределительной организации от оказания услуг по технологическому присоединению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId301" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
+      <w:hyperlink r:id="rId303" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.11.2022 N 2187)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...29 lines deleted...]
-      <w:hyperlink w:anchor="P439" w:tooltip="26(22). Плата за технологическое присоединение газоиспользующего оборудования с максимальным расходом газа, не превышающим 15 куб. метров в час, с учетом расхода газа ранее подключенного в данной точке подключения газоиспользующего оборудования заявителя (для ">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">На основе представленных сведений исполнительные органы субъектов Российской Федерации в области государственного регулирования цен (тарифов) устанавливают на очередной календарный год для </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">каждой газораспределительной организации, к газораспределительным сетям которой планируется подключение новых потребителей газа, плату за технологическое присоединение газоиспользующего оборудования, указанную в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P447" w:tooltip="26(22). Плата за технологическое присоединение газоиспользующего оборудования с максимальным расходом газа, не превышающим 15 куб. метров в час, с учетом расхода газа ранее подключенного в данной точке подключения газоиспользующего оборудования заявителя (для ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t xml:space="preserve">абзаце </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>первом пункта 26(22)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Основных положений, к газораспределительным сетям, а также стандартизированные тарифные ставки, определяющие величину платы за технологическое присоединение, не позднее 31 декабря года, предшествующего очередному году. Станда</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ртизированные тарифные ставки, а также плата за технологическое присоединение газоиспользующего оборудования, указанная в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P447" w:tooltip="26(22). Плата за технологическое присоединение газоиспользующего оборудования с максимальным расходом газа, не превышающим 15 куб. метров в час, с учетом расхода газа ранее подключенного в данной точке подключения газоиспользующего оборудования заявителя (для ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 26(22)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящих Основных положений, могут </w:t>
-[...7 lines deleted...]
-      <w:hyperlink w:anchor="P439" w:tooltip="26(22). Плата за технологическое присоединение газоиспользующего оборудования с максимальным расходом газа, не превышающим 15 куб. метров в час, с учетом расхода газа ранее подключенного в данной точке подключения газоиспользующего оборудования заявителя (для ">
+        <w:t xml:space="preserve"> настоящих Основных положений, могут устанавливаться с территориальной дифференциаци</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ей в случае существенно отличающихся условий осуществления технологического присоединения на различных территориях функционирования газораспределительной организации при условии сохранения общего расчетного размера выручки газораспределительной организации</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> от оказания услуг по технологическому присоединению. В случае если у газораспределительной организации от оказания услуг по технологическому присоединению объектов, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P447" w:tooltip="26(22). Плата за технологическое присоединение газоиспользующего оборудования с максимальным расходом газа, не превышающим 15 куб. метров в час, с учетом расхода газа ранее подключенного в данной точке подключения газоиспользующего оборудования заявителя (для ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 26(22)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящих Основных положений, возникают выпадающие доходы, которые должны в соответствии с настоящими Основными положениями учитываться при определении тарифов на услуги по транспортировке газа по газораспределительным сетям, исполнител</w:t>
-[...16 lines deleted...]
-      <w:hyperlink r:id="rId302" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1549 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:t xml:space="preserve"> настоящих Основных положени</w:t>
+      </w:r>
+      <w:r>
+        <w:t>й, возникают выпадающие доходы, которые должны в соответствии с настоящими Основными положениями учитываться при определении тарифов на услуги по транспортировке газа по газораспределительным сетям, исполнительные органы субъектов Российской Федерации уста</w:t>
+      </w:r>
+      <w:r>
+        <w:t>навливают плату за технологическое присоединение к газораспределительным сетям на очередной календарный год не позднее 15 декабря года, предшествующего очередному году.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 13.09.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId304" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1549 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1549</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t>, от 30.11.2022</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId305" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2187</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 26(21) в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId306" w:tooltip="Постановление Правительства РФ от 30.01.2018 N 82 (ред. от 31.05.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам совершенствования порядка подключения объектов капитального строительства к газораспределительным сетям">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.01.2018 N 82)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="P447"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:t>26(22). Плата за технологическое присоединение газоиспользующего оборудования с максимальным расходом газа, не превышающим 15 куб. метров в час, с учетом расхода газа ранее подклю</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ченного в данной точке подключения газоиспользующего оборудования заявителя (для заявителей, намеревающихся использовать газ для целей предпринимательской (коммерческой) деятельности), или 5 куб. метров в час, с учетом расхода газа ранее подключенного в да</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нной точке подключения газоиспользующего оборудования заявителя (для прочих заявителей), если иное не установлено настоящим пунктом, устанавливается в размере не менее 20 тыс. рублей и не более 50 тыс. рублей (с налогом на добавленную стоимость, если заяви</w:t>
+      </w:r>
+      <w:r>
+        <w:t>телем выступает физическое лицо, а в иных случаях без налога на добавленную стоимость) при условии, что расстояние от газоиспользующего оборудования до сети газораспределения газораспределительной организации, в которую подана заявка, с проектным рабочим д</w:t>
+      </w:r>
+      <w:r>
+        <w:t>авлением не более 0,3 МПа, измеряемое по прямой линии (наименьшее расстояние), составляет не более 200 метров и сами мероприятия предполагают строительство только газопроводов (без необходимости выполнения мероприятий по прокладке газопроводов бестраншейны</w:t>
+      </w:r>
+      <w:r>
+        <w:t>м способом и устройства пункта редуцирования газа) в соответствии с утвержденной в установленном порядке региональной (межрегиональной) программой газификации жилищно-коммунального хозяйства, промышленных и иных организаций, в том числе схемой расположения</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> объектов газоснабжения, используемых для обеспечения населения газом. Указанные минимальный и максимальный уровни платы за технологическое присоединение начиная с 2015 года ежегодно индексируются на прогнозный среднегодовой уровень инфляции, определенный </w:t>
+      </w:r>
+      <w:r>
+        <w:t>прогнозом социально-экономического развития Российской Федерации на тот же период, на который устанавливается плата за технологическое присоединение. В указанную плату за технологическое присоединение газоиспользующего оборудования не включаются расходы на</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> выполнение мероприятий в границах земельного участка, принадлежащего на праве собственности или на ином законном основании физическому или юридическому лицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 15.04.2014 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId307" w:tooltip="Постановление Правительства РФ от 15.04.2014 N 342 (ред. от 13.09.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам ценообразования на газ и подключения (технологического присоединения) объектов капитального строительс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 342</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 30.01.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId308" w:tooltip="Постановление Правительства РФ от 30.01.2018 N 82 (ред. от 31.05.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам совершенствования порядка подключения объектов капитального строительства к газораспределительным сетям">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 82</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 21.02.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId309" w:tooltip="Постановление Правительства РФ от 21.02.2019 N 179 (ред. от 13.09.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 179</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 13.09.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId310" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1549 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1549</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="P449"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:t>Подключение (технологическое присоед</w:t>
+      </w:r>
+      <w:r>
+        <w:t>инение) газоиспользующего оборудования физических лиц (за исключением выполнения мероприятий в границах земельных участков, на которых располагаются домовладения этих физических лиц), намеревающихся использовать газ для удовлетворения личных, семейных, дом</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ашних и иных нужд, не связанных с осуществлением предпринимательской (профессиональной) деятельности, осуществляется без взимания с них средств при условии, что в населенном пункте, в котором располагается домовладение заявителя, проложены газораспределите</w:t>
+      </w:r>
+      <w:r>
+        <w:t>льные сети, по которым осуществляется транспортировка газа, или программой газификации жилищно-коммунального хозяйства, промышленных и иных организаций в текущем календарном году предусмотрено строительство газораспределительных сетей до границ такого насе</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ленного пункта, а также при наличии у таких лиц документа, подтверждающего право собственности или иное предусмотренное законом право на домовладение и земельный участок, на котором расположено это домовладение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId311" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1549 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Пр</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">авительства РФ от 13.09.2021 N 1549; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId312" w:tooltip="Постановление Правительства РФ от 16.04.2024 N 484 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 16.04.2024 N 484)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Подключение (технологическое присоединение) газоиспользующего оборудования, расположенного в объектах капитального строительства, в которых размещен</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ы фельдшерские и фельдшерско-акушерские пункты, кабинеты (отделения) врачей общей практики и врачебные амбулатории, входящие в состав имеющих лицензии на осуществление медицинской деятельности медицинских организаций государственной системы здравоохранения</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> и муниципальной системы здравоохранения, намеревающихся использовать газ для отопления и горячего водоснабжения указанных объектов капитального строительства (за исключением выполнения мероприятий в границах земельных участков, на которых располагаются ук</w:t>
+      </w:r>
+      <w:r>
+        <w:t>азанные объекты капитального строительства), осуществляется без взимания с них средств при условии, что в населенном пункте, в котором располагаются такие объекты капитального строительства, проложены газораспределительные сети и осуществляется транспортир</w:t>
+      </w:r>
+      <w:r>
+        <w:t>овка газа, или программой газификации жилищно-коммунального хозяйства, промышленных и иных организаций в текущем календарном году предусмотрено строительство газораспределительных сетей до границ такого населенного пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId313" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.11.2022 N 2187; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId314" w:tooltip="Постановление Правительства РФ от 16.04.2024 N 484 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 16.04.2024 N 484)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Подключение (технологи</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ческое присоединение) газоиспользующего оборудования, принадлежащего юридическим лицам и расположенного в котельных всех типов, в которых планируется использовать газ в качестве топлива в целях выработки тепловой энергии (за исключением выполнения мероприя</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тий в границах земельных участков, на которых располагаются такие котельные) для обеспечения образовательной и (или) медицинской деятельности исключительно государственных или муниципальных общеобразовательных организаций и (или) дошкольных образовательных</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> организаций, имеющих лицензию на осуществление образовательной деятельности, и (или) медицинских организаций государственной системы и муниципальной системы здравоохранения, имеющих лицензии на осуществление медицинской деятельности, осуществляется без вз</w:t>
+      </w:r>
+      <w:r>
+        <w:t>имания средств с юридических лиц при условии, что в населенном пункте, в котором располагаются котельные юридических лиц, проложены газораспределительные сети, по которым осуществляется транспортировка газа, а также при наличии у юридических лиц документа,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> подтверждающего право собственности или иное предусмотренное законом право на котельные и земельный участок, на котором расположены эти котельные.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.11.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId315" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2187</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 09.09.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId316" w:tooltip="Постановление Правительства РФ от 09.09.2023 N 1477 (ред. от 06.05.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1477</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="P455"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:t xml:space="preserve">Подключение (технологическое присоединение) газоиспользующего оборудования физических лиц (за исключением выполнения мероприятий в границах земельных участков, на которых располагаются домовладения этих физических лиц), намеревающихся использовать газ для </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">удовлетворения личных, семейных, домашних и иных нужд, не связанных с осуществлением предпринимательской (профессиональной) деятельности, осуществляется без взимания с них средств при условии, что домовладение заявителя располагается в границах территории </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ведения гражданами садоводства для собственных нужд, находящейся в границах населенного пункта, в котором проложены газораспределительные сети, по которым осуществляется транспортировка газа, или программой газификации жилищно-коммунального хозяйства, пром</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ышленных и иных организаций в текущем календарном году предусмотрено строительство газораспределительных сетей до границ такого населенного пункта, а также при наличии у таких лиц документа, подтверждающего право собственности или иное предусмотренное зако</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ном право на домовладение и земельный участок, на котором расположено это домовладение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId317" w:tooltip="Постановление Правительства РФ от 16.04.2024 N 484 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 16.04.2024 N 484)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Компенсация выпадающих доходов газораспределительной организации на выполнение мероприяти</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">й, подлежащих осуществлению в ходе технологического присоединения указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P449" w:tooltip="Подключение (технологическое присоединение) газоиспользующего оборудования физических лиц (за исключением выполнения мероприятий в границах земельных участков, на которых располагаются домовладения этих физических лиц), намеревающихся использовать газ для удов">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацах втором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P455" w:tooltip="Подключение (технологическое присоединение) газоиспользующего оборудования физических лиц (за исключением выполнения мероприятий в границах земельных участков, на которых располагаются домовладения этих физических лиц), намеревающихся использовать газ для удов">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пятом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта категорий заявителей, производится в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P472" w:tooltip="В случае если для газораспределительной организации специальная надбавка к тарифам на услуги по транспортировке газа по газораспределительным сетям не устанавливается, размер выпадающих доходов газораспределительной организации от присоединения указанного газо">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем четырнадцатым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, и осуществляется до 1 января 2036 г. (за исключением средств, предназначенных для возврата средств, привлеченных газораспределительной организацией по договорам, заключенным в 202</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">1 году, на реализацию мероприятий по технологическому присоединению газоиспользующего оборудования заявителей, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P449" w:tooltip="Подключение (технологическое присоединение) газоиспользующего оборудования физических лиц (за исключением выполнения мероприятий в границах земельных участков, на которых располагаются домовладения этих физических лиц), намеревающихся использовать газ для удов">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацах втором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P455" w:tooltip="Подключение (технологическое присоединение) газоиспользующего оборудования физических лиц (за исключением выполнения мероприятий в границах земельных участков, на которых располагаются домовладения этих физических лиц), намеревающихся использовать газ для удов">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пятом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, и уплаты процентов за пользование ими, а также на выкуп объектов капитального строительства, построенных за счет средств единого оператора газификации или регионального оператора газификации в ходе реализации указанных мероприятий).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ред. Постановлений Правительства РФ от 16.04.2024 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId318" w:tooltip="Постановление Правительства РФ от 16.04.2024 N 484 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 484</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 11.12.2024 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId319" w:tooltip="Постановление Правительства РФ от 11.12.2024 N 1761 (ред. от 12.12.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1761</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Физические лица могут осуществить подключение (технологическое присоединение) газоиспользующего оборудования в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P449" w:tooltip="Подключение (технологическое присоединение) газоиспользующего оборудования физических лиц (за исключением выполнения мероприятий в границах земельных участков, на которых располагаются домовладения этих физических лиц), намеревающихся использовать газ для удов">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P455" w:tooltip="Подключение (технологическое присоединение) газоиспользующего оборудования физических лиц (за исключением выполнения мероприятий в границах земельных участков, на которых располагаются домовладения этих физических лиц), намеревающихся использовать газ для удов">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пятым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта не более одного раза в течение 3 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId320" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1549 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2021 N 1549; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId321" w:tooltip="Постановление Правительства РФ от 16.04.2024 N 484 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постано</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>вления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 16.04.2024 N 484)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Размер платы за технологическое присоединение газоиспользующего оборудования с максимальным расходом газа, не превышающим 15 куб. метров в час (для заявителей, намеревающихся использовать газ для целей предприни</w:t>
+      </w:r>
+      <w:r>
+        <w:t>мательской (коммерческой) деятельности) или 5 куб. метров в час (для прочих заявителей), в случае, если газораспределительная сеть проходит в границах земельного участка, на котором расположен подключаемый объект капитального строительства, или отсутствует</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> необходимость строительства газораспределительной сети до границ земельного участка, определяется исходя из размера стандартизированной тарифной ставки на покрытие расходов газораспределительной организации, связанных с мониторингом выполнения заявителем </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">технических условий и осуществлением фактического присоединения, и не должен превышать размер платы за технологическое присоединение газоиспользующего оборудования, определенный </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P447" w:tooltip="26(22). Плата за технологическое присоединение газоиспользующего оборудования с максимальным расходом газа, не превышающим 15 куб. метров в час, с учетом расхода газа ранее подключенного в данной точке подключения газоиспользующего оборудования заявителя (для ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId322" w:tooltip="Постановление Правительства РФ от 19.03.2020 N 305 (ред. от 01.11.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений актов Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 19.03.2020 N 305)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При этом газораспределительная организация в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId323" w:tooltip="Приказ ФАС России от 16.08.2018 N 1151/18 (ред. от 03.09.2025) &quot;Об утверждении Методических указаний по расчету размера платы за технологическое присоединение газоиспользующего оборудования к газораспределительным сетям и (или) размеров стандартизированных тар">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>методическими указаниями</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> по регулированию платы за технологическое присоединение газоиспользующего оборудования к газораспределительным сетям </w:t>
+      </w:r>
+      <w:r>
+        <w:t>и (или) стандартизированных тарифных ставок, определяющих ее величину, рассчитывает объем средств для компенсации своих расходов на выполнение мероприятий, подлежащих осуществлению в ходе технологического присоединения указанной категории заявителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Указа</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нные расчеты представляются в регулирующий орган, который в своем решении отражает:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId324" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1549 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2021 N 1549)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">для заявителей, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P447" w:tooltip="26(22). Плата за технологическое присоединение газоиспользующего оборудования с максимальным расходом газа, не превышающим 15 куб. метров в час, с учетом расхода газа ранее подключенного в данной точке подключения газоиспользующего оборудования заявителя (для ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце первом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>- размер экономически обоснованной платы, а также соответствующие выпадающие доходы газораспределительной организации от присоединения указанного газоиспользующего оборудования (при их возникновении);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId325" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1549 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от </w:t>
+      </w:r>
+      <w:r>
+        <w:t>13.09.2021 N 1549)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">для заявителей, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P449" w:tooltip="Подключение (технологическое присоединение) газоиспользующего оборудования физических лиц (за исключением выполнения мероприятий в границах земельных участков, на которых располагаются домовладения этих физических лиц), намеревающихся использовать газ для удов">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацах втором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P455" w:tooltip="Подключение (технологическое присоединение) газоиспользующего оборудования физических лиц (за исключением выполнения мероприятий в границах земельных участков, на которых располагаются домовладения этих физических лиц), намеревающихся использовать газ для удов">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пятом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, - размер экономически обоснованных расходов на выполнение мероприятий, подлежащих осуществлению в ходе технологического присоединения, не покрытых финансовыми средствами, получаемыми газораспределительной организацией в результате введе</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ния специальных надбавок к тарифам на транспортировку газа газораспределительными организациями и установления тарифа на услуги по транспортировке газа по газораспределительным сетям, а также получаемыми газораспределительными организациями от иных источни</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ков финансирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 13.09.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId326" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1549 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1549</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 24.11.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId327" w:tooltip="Постановление Правительства РФ от 24.11.2023 N 1979 (ред. от 11.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1979</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 16.04.2024 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId328" w:tooltip="Постановление Правительства РФ от 16.04.2024 N 484 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 484</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае если размер экономически обоснованной платы газораспределительно</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">й организации ниже минимального уровня платы за технологическое присоединение, плата для потребителей, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P447" w:tooltip="26(22). Плата за технологическое присоединение газоиспользующего оборудования с максимальным расходом газа, не превышающим 15 куб. метров в час, с учетом расхода газа ранее подключенного в данной точке подключения газоиспользующего оборудования заявителя (для ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце первом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, устанавливается в размере экономически обоснованной платы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId329" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1549 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2021 N 1549)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="P472"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:t xml:space="preserve">В случае если для газораспределительной организации специальная надбавка к тарифам на услуги по транспортировке газа по газораспределительным сетям не устанавливается, размер выпадающих доходов </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">газораспределительной организации от присоединения указанного газоиспользующего оборудования учитывается при определении тарифов на услуги по транспортировке газа по газораспределительным сетям в том же периоде регулирования, на который утверждается плата </w:t>
+      </w:r>
+      <w:r>
+        <w:t>за технологическое присоединение. В случае если для газораспределительной организации устанавливается специальная надбавка к тарифам на услуги по транспортировке газа по газораспределительным сетям, то выпадающие доходы газораспределительной организации по</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">крываются за счет средств, получаемых от применения специальной надбавки в том же периоде регулирования, на который утверждается плата за технологическое присоединение. В случае если средств, получаемых от применения специальной надбавки, недостаточно для </w:t>
+      </w:r>
+      <w:r>
+        <w:t>покрытия выпадающих доходов газораспределительной организации, размер непокрытых за счет специальной надбавки выпадающих доходов газораспределительной организации от присоединения указанного газоиспользующего оборудования учитывается при определении тарифо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>в на услуги по транспортировке газа по газораспределительным сетям в том же периоде регулирования, на который утверждается плата за технологическое присоединение. Для компенсации выпадающих доходов газораспределительных организаций посредством учета соотве</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тствующих средств при установлении тарифов на услуги по транспортировке газа по газораспределительным сетям исполнительные органы субъектов Российской Федерации в области государственного регулирования тарифов направляют соответствующую информацию с прилож</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ением принятых решений и расчетов в федеральный орган исполнительной власти в области государственного регулирования тарифов в срок до 15 ноября года, предшествующего очередному году.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 13.09.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId330" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1549 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1549</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve">, от 30.11.2022 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId303" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
+      <w:hyperlink r:id="rId331" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 2187</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...7 lines deleted...]
-      <w:hyperlink r:id="rId304" w:tooltip="Постановление Правительства РФ от 30.01.2018 N 82 (ред. от 31.05.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам совершенствования порядка подключения объектов капитального строительства к газораспределительным сетям">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>26(23). Плата за технологическое присоединение газоиспользующего оборудования к газораспределительным се</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тям устанавливается исходя из стоимости мероприятий по технологическому присоединению, определенной по индивидуальному проекту после его разработки и экспертизы, если проект подлежит экспертизе в соответствии с законодательством Российской Федерации, в слу</w:t>
+      </w:r>
+      <w:r>
+        <w:t>чае, если лицо, подавшее заявку на подключение, письменно подтверждает готовность компенсировать расходы газораспределительной организации, связанные с ликвидацией дефицита пропускной способности существующих газораспределительных сетей, необходимой для ос</w:t>
+      </w:r>
+      <w:r>
+        <w:t>уществления технологического присоединения, если такие расходы не были включены в инвестиционные программы газораспределительной организации или в региональную (межрегиональную) программу газификации жилищно-коммунального хозяйства, промышленных и иных орг</w:t>
+      </w:r>
+      <w:r>
+        <w:t>анизаций, или в случае, если мероприятия по технологическому присоединению предусматривают:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>прокладку газопровода на территории земель лесного фонда или необходимость вырубки зеленых насаждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId332" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 30.01.2018 N 82)</w:t>
-[...92 lines deleted...]
-          <w:t>N 1549</w:t>
+        <w:t xml:space="preserve"> Правительства РФ от 30.11.2022 N 2187)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>переходы через водные преграды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>прокладку газопровода наружным диаметром свыше 219 мм и (или) протяженностью более 30 метров бес</w:t>
+      </w:r>
+      <w:r>
+        <w:t>траншейным способом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>прокладку газопровода по болотам 3 типа, и (или) в скальных породах, и (или) на землях особо охраняемых природных территорий, и (или) в границах зон охраны памятников историко-культурного наследия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId333" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1549 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Пр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>авительства РФ от 13.09.2021 N 1549)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Заявления и материалы для установления размера платы за технологическое присоединение к газораспределительным сетям по индивидуальному проекту могут представляться в исполнительные органы субъектов Российской Федерации </w:t>
+      </w:r>
+      <w:r>
+        <w:t>в области государственного регулирования цен (тарифов) в электронной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId334" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.11.2022 N 2187)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 26(23) в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId335" w:tooltip="Постановление Правительства РФ от 19.03.2020 N 305 (ред. от 01.11.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений актов Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 19.03.2020 N 305)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>26(24). В случае если по итогам хозяйственной деятельности прошедшего периода регулирования у газораспределительной организации появились эк</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ономически обоснованные расходы, превышающие объем средств, подлежащих компенсации газораспределительной организации в том же периоде регулирования за счет применения платы за технологическое присоединение газоиспользующего оборудования к газораспределител</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ьным сетям, и (или) специальных надбавок к тарифам на услуги по транспортировке газа по газораспределительным сетям, и (или) тарифов на услуги по транспортировке газа по газораспределительным сетям, на который утверждается плата за технологическое присоеди</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">нение, то регулирующие органы при представлении соответствующих обоснований учитывают эти расходы при установлении регулируемых тарифов на последующий расчетный период регулирования с учетом индексов-дефляторов в порядке, приведенном в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P447" w:tooltip="26(22). Плата за технологическое присоединение газоиспользующего оборудования с максимальным расходом газа, не превышающим 15 куб. метров в час, с учетом расхода газа ранее подключенного в данной точке подключения газоиспользующего оборудования заявителя (для ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 26(22)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Основных положений. В случае если по итогам хозяйственной деятельности прошедшего периода регулирования у газораспределительной организации доходы, предусмотренные для компенсации расходов, связанных с осуществлением технологического присоединен</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ия газоиспользующего оборудования, превысили указанные расходы, сумма превышения используется в качестве источника для осуществления программы газификации субъекта Российской Федерации в следующем периоде. В случае если газораспределительная организация бо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>лее не осуществляет расходы, связанные с реализацией программ газификации, то указанная сумма превышения учитывается при установлении тарифов на услуги по транспортировке газа по газораспределительным сетям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId336" w:tooltip="Постановление Правительства РФ от 15.04.2014 N 342 (ред. от 13.09.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам ценообразования на газ и подключения (технологического присоединения) объектов капитального строительс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 15.04.2014 N 342)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>26(25). Средства, получаемые от применения специальной надбавки к тарифам на услуги по транспортировке газа по газора</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">спределительным сетям, могут быть направлены на покрытие расходов газораспределительных организаций, связанных с возвратом привлеченных заемных средств на реализацию мероприятий по технологическому присоединению газоиспользующего оборудования, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P449" w:tooltip="Подключение (технологическое присоединение) газоиспользующего оборудования физических лиц (за исключением выполнения мероприятий в границах земельных участков, на которых располагаются домовладения этих физических лиц), намеревающихся использовать газ для удов">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацах втором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P455" w:tooltip="Подключение (технологическое присоединение) газоиспользующего оборудования физических лиц (за исключением выполнения мероприятий в границах земельных участков, на которых располагаются домовладения этих физических лиц), намеревающихся использовать газ для удов">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пятом пункта 26(22)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Основных положений, и уплатой процентов за пользование ими, а также на выкуп объектов капитального строительства, построенных за счет с</w:t>
+      </w:r>
+      <w:r>
+        <w:t>редств единого оператора газификации или регионального оператора газификации в ходе реализации указанных мероприятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 26(25) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId337" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1549 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2021 N 1549; в ред. Постановлений Правительства РФ от 24.11.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId338" w:tooltip="Постановление Правительства РФ от 24.11.2023 N 1979 (ред. от 11.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1979</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 16.04.2024 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId339" w:tooltip="Постановление Правительства РФ от 16.04.2024 N 484 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 484</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...32 lines deleted...]
-      <w:hyperlink r:id="rId309" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1549 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="P488"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:t xml:space="preserve">26(26). В целях определения экономически обоснованных расходов на выполнение мероприятий на осуществление технологического присоединения заявителей, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P449" w:tooltip="Подключение (технологическое присоединение) газоиспользующего оборудования физических лиц (за исключением выполнения мероприятий в границах земельных участков, на которых располагаются домовладения этих физических лиц), намеревающихся использовать газ для удов">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацах втором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P455" w:tooltip="Подключение (технологическое присоединение) газоиспользующего оборудования физических лиц (за исключением выполнения мероприятий в границах земельных участков, на которых располагаются домовладения этих физических лиц), намеревающихся использовать газ для удов">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пятом пункта 26(22)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Основных положений, газораспределительные организации ежеквартально, не позднее последнего дня месяца, следующего за отчетным кварталом, представляют в испо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>лнительные органы субъектов Российской Федерации в области государственного регулирования цен (тарифов) сведения о фактически понесенных расходах на технологическое присоединение за отчетный квартал в соответствии с методическими указаниями по расчету разм</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ера платы за технологическое присоединение газоиспользующего оборудования к газораспределительным сетям и (или) стандартизированных тарифных ставок, определяющих ее величину, утверждаемыми федеральным исполнительным органом в области государственного регул</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ирования цен (тарифов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.11.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId340" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2187</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 09.09.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId341" w:tooltip="Постановление Правительства РФ от 09.09.2023 N 1477 (ред. от 06.05.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1477</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 24.11.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId342" w:tooltip="Постановление Правительства РФ от 24.11.2023 N 1979 (ред. от 11.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1979</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 16.04.2024 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId343" w:tooltip="Постановление Правительства РФ от 16.04.2024 N 484 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 484</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Размер экономически обоснованных расходов на выполнение мероприятий, подлежащих осуществлению в ходе технологического присоединения, утверждается исполнит</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ельным органом субъекта Российской Федерации в области государственного регулирования цен (тарифов) в течение 15 рабочих дней с даты поступления сведений, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P488" w:tooltip="26(26). В целях определения экономически обоснованных расходов на выполнение мероприятий на осуществление технологического присоединения заявителей, указанных в абзацах втором - пятом пункта 26(22) настоящих Основных положений, газораспределительные организаци">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце первом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(в ред. Постановлен</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ий Правительства РФ от 30.11.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId344" w:tooltip="Постановление Правительства РФ от 30.11.2022 N 2187 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения постановления Правительства Российской Федерации от 10 декабря 2008 г. N 950&quot;  {Консу">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2187</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 09.09.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId345" w:tooltip="Постановление Правительства РФ от 09.09.2023 N 1477 (ред. от 06.05.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1477</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 26(26) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId346" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1549 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 13.09.2021 N 1549; в ред. </w:t>
-[...468 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 13.09.2021 N 1549)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...743 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>VI(3). Плата за технологическое присоединение</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>к магистральным газопроводам</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId345" w:tooltip="Постановление Правительства РФ от 01.11.2021 N 1899 &quot;О внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId347" w:tooltip="Постановление Правительства РФ от 01.11.2021 N 1899 &quot;О внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2000 г. N 1021&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 01.11.2021 N 1899)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
-[...18 lines deleted...]
-      <w:hyperlink r:id="rId346" w:tooltip="Постановление Правительства РФ от 01.11.2021 N 1898 (ред. от 30.09.2022) &quot;Об утверждении Правил технологического присоединения к магистральным газопроводам&quot;  {КонсультантПлюс}">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>26(27). Пр</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и определении платы за технологическое присоединение к магистральным газопроводам учитываются расходы газотранспортной организации на выполнение мероприятий по технологическому присоединению к магистральным газопроводам, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId348" w:tooltip="Постановление Правительства РФ от 01.11.2021 N 1898 (ред. от 30.09.2022) &quot;Об утверждении Правил технологического присоединения к магистральным газопроводам&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Правилами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> технологического присоединения к магистральным газопроводам, утвержденными постановлением Правительства Российской Федерации от 1 ноября 2021 г. N 1898 "Об утверждении Правил технологического присоединения к магистральным газопровода</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:t xml:space="preserve"> технологического присоединения к магистральным газопроводам, утвержденными постановлением Правительства Российской Федерации от 1 ноября 2021 г. N 1898 "Об утверждении Правил технологического присоединения к магистральным </w:t>
+      </w:r>
+      <w:r>
+        <w:t>газопроводам", в соответствии с методическими указаниями по расчету размера платы за технологическое присоединение к магистральным газопроводам строящихся и реконструируемых газопроводов, предназначенных для транспортировки газа от магистральных газопровод</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ов до объектов капитального строительства, и газопроводов, предназначенных для транспортировки газа от месторождений природного газа до магистрального газопровода, утверждаемыми федеральным органом исполнительной власти в сфере государственного регулирован</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ия цен (тарифов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>26(28). В состав расходов, учитываемых при определении платы за технологическое присоединение к магистральным газопроводам, не включаются расходы газотранспортной организации:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...23 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>связанные с увеличением пропускной способности объектов газотр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>анспортных систем, принадлежащих организациям - собственникам систем газоснабжения, осуществляемым в целях создания технической возможности подключения (технологического присоединения) объекта капитального строительства к сети газораспределения, в отношени</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и которого лицом, обратившимся в газораспределительную организацию с заявкой о заключении договора о подключении (технологическом присоединении) газоиспользующего оборудования и объектов капитального строительства к сети газораспределения, получен отказ в </w:t>
+      </w:r>
+      <w:r>
+        <w:t>заключении такого договора по причине отсутствия технической возможности подключения (технологического присоединения) объекта капитального строительства к сети газораспределения в связи с отсутствием пропускной способности указанных объектов газотранспортн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ых систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>финансируемые за счет выручки от реализации газа по регулируемым оптовым ценам и услуг по транспортировке газа по магистральным газопроводам по регулируемым тарифам.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
-[...23 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">26(29). Размер расходов газотранспортной организации на выполнение мероприятий </w:t>
+      </w:r>
+      <w:r>
+        <w:t>по технологическому присоединению к магистральным газопроводам, включаемых в состав расходов, учитываемых при определении платы за технологическое присоединение к магистральным газопроводам, не должен превышать стоимость строительства объектов, создание ко</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">торых необходимо для обеспечения технологического присоединения газопровода к магистральному газопроводу, определяемую с применением укрупненных нормативов цены строительства, а в случае отсутствия укрупненных нормативов цены строительства для определения </w:t>
+      </w:r>
+      <w:r>
+        <w:t>стоимости строительства таких объектов не должна превышать сметную стоимость, рассчитанную по сметным нормативам, включенным в федеральный реестр сметных нормативов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
-        <w:t>VI(4). Пла</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:t>VI(4). Плата за техническое обслуживание, установку</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>и замену внутридомового и внутриквартирного</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>газового оборудования</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId347" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1967 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+      <w:hyperlink r:id="rId349" w:tooltip="Постановление Правительства РФ от 29.11.2025 N 1967 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.11.2025 N 1967)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
-[...17 lines deleted...]
-      <w:hyperlink r:id="rId348" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1547 (ред. от 17.09.2024) &quot;Об утверждении Правил подключения (технологического присоединения) газоиспользующего оборудования и объектов капитального строительства к сетям газораспределения и о признании утратившим">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>26(30). Цена (стоимость) услуг по техническому обслуживанию единицы внутридомового газового оборудования в многок</w:t>
+      </w:r>
+      <w:r>
+        <w:t>вартирном доме, единицы внутриквартирного газового оборудования в многоквартирном доме, единицы внутридомового газового оборудования в жилом доме, предусмотренных минимальным перечнем, а также цена (стоимость) работ по установке (за исключением случаев, пр</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">едусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId350" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1547 (ред. от 17.09.2024, с изм. от 27.08.2026) &quot;Об утверждении Правил подключения (технологического присоединения) газоиспользующего оборудования и объектов капитального строительства к сетям газораспределения и ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>правилами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> технологического присоединения газоиспользующего оборудования к газораспределительным сетям) и замене такого оборудования устанавливаются в виде единых стандартизированных тарифных с</w:t>
-[...4 lines deleted...]
-      <w:hyperlink r:id="rId349" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1547 (ред. от 17.09.2024) &quot;Об утверждении Правил подключения (технологического присоединения) газоиспользующего оборудования и объектов капитального строительства к сетям газораспределения и о признании утратившим">
+        <w:t xml:space="preserve"> технологического присоединения газоиспользующего оборудования к газораспределительным сетям) и замене так</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ого оборудования устанавливаются в виде единых стандартизированных тарифных ставок, определяющих размер платы за предусмотренное минимальным перечнем техническое обслуживание, установку (за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId351" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1547 (ред. от 17.09.2024, с изм. от 27.08.2026) &quot;Об утверждении Правил подключения (технологического присоединения) газоиспользующего оборудования и объектов капитального строительства к сетям газораспределения и ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>правилами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> технологического присоединения газоиспользующего оборудования к газораспределительным сетям) и замену внутридомового и внутриквартирного газового оборудования, для специализированных организаций, определенных </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId350" w:tooltip="Постановление Правительства РФ от 14.05.2013 N 410 (ред. от 29.11.2025) &quot;О мерах по обеспечению безопасности при использовании и содержании внутридомового и внутриквартирного газового оборудования&quot; (вместе с &quot;Правилами пользования газом в части обеспечения без">
+        <w:t xml:space="preserve"> технологического присоединения газоиспользующего оборудования к газораспределительным сетям) и замену внутридомового и внутриквартирного газового об</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">орудования, для специализированных организаций, определенных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId352" w:tooltip="Постановление Правительства РФ от 14.05.2013 N 410 (ред. от 29.11.2025) &quot;О мерах по обеспечению безопасности при использовании и содержании внутридомового и внутриквартирного газового оборудования&quot; (вместе с &quot;Правилами пользования газом в части обеспечения без">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Правилами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> пользования газом в части обеспечения безопасности при использовании и содержании внутридомового и внутриквартирного газового оборудо</w:t>
-[...7 lines deleted...]
-      <w:hyperlink r:id="rId351" w:tooltip="Приказ ФАС России от 18.02.2026 N 98/26 &quot;Об утверждении Методических указаний по расчету размера платы за предусмотренные утвержденным Правительством Российской Федерации минимальным перечнем услуг (работ) по техническому обслуживанию и ремонту внутридомового ">
+        <w:t xml:space="preserve"> пользования газом в части обеспечения безопасности при и</w:t>
+      </w:r>
+      <w:r>
+        <w:t>спользовании и содержании внутридомового и внутриквартирного газового оборудования при предоставлении коммунальной услуги по газоснабжению, утвержденными постановлением Правительства Российской Федерации от 14 мая 2013 г. N 410 "О мерах по обеспечению безо</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">пасности при использовании и содержании внутридомового и внутриквартирного газового оборудования" (далее - специализированные организации), в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId353" w:tooltip="Приказ ФАС России от 18.02.2026 N 98/26 &quot;Об утверждении Методических указаний по расчету размера платы за предусмотренные утвержденным Правительством Российской Федерации минимальным перечнем услуг (работ) по техническому обслуживанию и ремонту внутридомового ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>методическими указаниями</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> по расчету размера платы</w:t>
-[...4 lines deleted...]
-      <w:hyperlink r:id="rId352" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1547 (ред. от 17.09.2024) &quot;Об утверждении Правил подключения (технологического присоединения) газоиспользующего оборудования и объектов капитального строительства к сетям газораспределения и о признании утратившим">
+        <w:t xml:space="preserve"> по расчету размера платы за предусмотренные минимальным перечнем техническое обслуживание, установку (за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId354" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1547 (ред. от 17.09.2024, с изм. от 27.08.2026) &quot;Об утверждении Правил подключения (технологического присоединения) газоиспользующего оборудования и объектов капитального строительства к сетям газораспределения и ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>правилами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> т</w:t>
-[...25 lines deleted...]
-      <w:hyperlink r:id="rId353" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1547 (ред. от 17.09.2024) &quot;Об утверждении Правил подключения (технологического присоединения) газоиспользующего оборудования и объектов капитального строительства к сетям газораспределения и о признании утратившим">
+        <w:t xml:space="preserve"> технологического присоединения газоиспользующего оборудования к газораспределительным сетям) и замену внутридомового и внутриквартирного газового оборудования, утверждаемыми федера</w:t>
+      </w:r>
+      <w:r>
+        <w:t>льным органом исполнительной власти в области государственного регулирования цен (тарифов) (далее - методические указания по расчету размера платы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>26(31). При установлении единых стандартизированных тарифных ставок, определяющих размер платы за предусмот</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ренное минимальным перечнем техническое обслуживание, установку (за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId355" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1547 (ред. от 17.09.2024, с изм. от 27.08.2026) &quot;Об утверждении Правил подключения (технологического присоединения) газоиспользующего оборудования и объектов капитального строительства к сетям газораспределения и ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>правилами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> технологического присоединения газоиспользующего оборудования к газораспределительным сетям</w:t>
-[...18 lines deleted...]
-      <w:hyperlink r:id="rId354" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1547 (ред. от 17.09.2024) &quot;Об утверждении Правил подключения (технологического присоединения) газоиспользующего оборудования и объектов капитального строительства к сетям газораспределения и о признании утратившим">
+        <w:t xml:space="preserve"> технологическо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>го присоединения газоиспользующего оборудования к газораспределительным сетям) и замену внутридомового и внутриквартирного газового оборудования, учитываются расходы специализированных организаций в соответствии с методическими указаниями по расчету размер</w:t>
+      </w:r>
+      <w:r>
+        <w:t>а платы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">26(32). В целях установления единых стандартизированных тарифных ставок, определяющих размер платы за предусмотренное минимальным перечнем техническое обслуживание, установку (за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId356" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1547 (ред. от 17.09.2024, с изм. от 27.08.2026) &quot;Об утверждении Правил подключения (технологического присоединения) газоиспользующего оборудования и объектов капитального строительства к сетям газораспределения и ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>правилами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> технологического присоединения газоиспользующего оборудования к газораспределительным сетям) и замену внутридомового и внутриквартирного газового оборудования, специализированные организации ежегодно, не позднее 1 октября, пред</w:t>
-[...4 lines deleted...]
-      <w:hyperlink r:id="rId355" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1547 (ред. от 17.09.2024) &quot;Об утверждении Правил подключения (технологического присоединения) газоиспользующего оборудования и объектов капитального строительства к сетям газораспределения и о признании утратившим">
+        <w:t xml:space="preserve"> технологического присоединения газоиспользующего оборудования к газораспределительным сетям) и замену внутридомового и внутриквартирного газового обор</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">удования, специализированные организации ежегодно, не позднее 1 октября, представляют в исполнительные органы субъектов Российской Федерации в области государственного регулирования цен (тарифов) сведения о расходах на предусмотренное минимальным перечнем </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">техническое обслуживание, установку (за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId357" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1547 (ред. от 17.09.2024, с изм. от 27.08.2026) &quot;Об утверждении Правил подключения (технологического присоединения) газоиспользующего оборудования и объектов капитального строительства к сетям газораспределения и ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>правилами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> технологического присоединения газоиспользующего оборудования к газораспределительным сетям) и замену внутридомового и </w:t>
-[...18 lines deleted...]
-      <w:hyperlink r:id="rId356" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1547 (ред. от 17.09.2024) &quot;Об утверждении Правил подключения (технологического присоединения) газоиспользующего оборудования и объектов капитального строительства к сетям газораспределения и о признании утратившим">
+        <w:t xml:space="preserve"> технологического присоединения газоиспольз</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ующего оборудования к газораспределительным сетям) и замену внутридомового и внутриквартирного газового оборудования в соответствии с методическими указаниями по расчету размера платы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Единые стандартизированные тарифные ставки, определяющие размер платы з</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">а предусмотренное минимальным перечнем техническое обслуживание, установку (за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId358" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1547 (ред. от 17.09.2024, с изм. от 27.08.2026) &quot;Об утверждении Правил подключения (технологического присоединения) газоиспользующего оборудования и объектов капитального строительства к сетям газораспределения и ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>правилами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> технологического присоединения газоиспользующего оборудования к газораспределите</w:t>
-[...4 lines deleted...]
-      <w:hyperlink r:id="rId357" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1547 (ред. от 17.09.2024) &quot;Об утверждении Правил подключения (технологического присоединения) газоиспользующего оборудования и объектов капитального строительства к сетям газораспределения и о признании утратившим">
+        <w:t xml:space="preserve"> технологического присоединения газоиспользующего оборудования к газораспределительным сетям) и замену внутридомового и внутриквартирного газового оборудования, дифференцируются исходя из состава мероприятий по техническому обслуживанию, установке (за искл</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ючением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId359" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1547 (ред. от 17.09.2024, с изм. от 27.08.2026) &quot;Об утверждении Правил подключения (технологического присоединения) газоиспользующего оборудования и объектов капитального строительства к сетям газораспределения и ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>правилами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> технологического присоединения газоиспользующего оборудования к газораспределительным сетям) или замене, обусловленных видом такого оборудования.</w:t>
-[...18 lines deleted...]
-      <w:hyperlink r:id="rId358" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1547 (ред. от 17.09.2024) &quot;Об утверждении Правил подключения (технологического присоединения) газоиспользующего оборудования и объектов капитального строительства к сетям газораспределения и о признании утратившим">
+        <w:t xml:space="preserve"> технологического присоединения газоиспользующего оборудования к газораспределительным </w:t>
+      </w:r>
+      <w:r>
+        <w:t>сетям) или замене, обусловленных видом такого оборудования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>На основе представленных сведений исполнительные органы субъектов Российской Федерации в области государственного регулирования цен (тарифов) устанавливают на очередной календарный год для специал</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">изированных организаций единые стандартизированные тарифные ставки, определяющие размер платы за техническое обслуживание, установку (за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId360" w:tooltip="Постановление Правительства РФ от 13.09.2021 N 1547 (ред. от 17.09.2024, с изм. от 27.08.2026) &quot;Об утверждении Правил подключения (технологического присоединения) газоиспользующего оборудования и объектов капитального строительства к сетям газораспределения и ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>правилами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> технологического присоедин</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+        <w:t xml:space="preserve"> технологического присоединения газоиспользующего оборудования к газораспределительным сетям) и замену внутридомового и внутриквартирного газового оборудования, не позднее 31 декабря года, предшествующе</w:t>
+      </w:r>
+      <w:r>
+        <w:t>го очередному году.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>VII. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
-[...41 lines deleted...]
-    <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>27. Регулирующий орган в соответствии с законодательством Российской Федерации несет ответственность за экономическую обоснованность устанавливаемых цен (тарифов) и своевременность их введения, а также за</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> разглашение сведений, составляющих коммерческую тайну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">28. Споры и разногласия, связанные с применением регулируемых цен (тарифов), рассматриваются в соответствии с законодательством Российской Федерации, а в досудебном порядке - регулирующими органами в </w:t>
+      </w:r>
+      <w:r>
+        <w:t>пределах их компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A6172B">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId362"/>
+    <w:sectPr w:rsidR="007C5409">
+      <w:headerReference w:type="default" r:id="rId361"/>
+      <w:footerReference w:type="default" r:id="rId362"/>
+      <w:headerReference w:type="first" r:id="rId363"/>
+      <w:footerReference w:type="first" r:id="rId364"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="566" w:bottom="1440" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FE522F" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="00674B4D" w:rsidRDefault="00674B4D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FE522F" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="00674B4D" w:rsidRDefault="00674B4D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -12173,759 +12573,757 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+  <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblCellMar>
         <w:left w:w="40" w:type="dxa"/>
         <w:right w:w="40" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3394"/>
       <w:gridCol w:w="3498"/>
       <w:gridCol w:w="3395"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A6172B">
+    <w:tr w:rsidR="007C5409">
       <w:tblPrEx>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1663"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1650" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:noProof/>
               <w:color w:val="F58220"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>КонсультантПлюс</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:br/>
             <w:t>надежная правовая поддержка</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1700" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:hyperlink r:id="rId1">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>www.consultant.ru</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1650" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:t xml:space="preserve">Страница </w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:instrText>PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00D934E5">
+          <w:r w:rsidR="00C428A0">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
             </w:rPr>
-            <w:t>21</w:t>
+            <w:t>3</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:t xml:space="preserve"> из </w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:instrText>NUMPAGES</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00D934E5">
+          <w:r w:rsidR="00C428A0">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
             </w:rPr>
-            <w:t>36</w:t>
+            <w:t>10</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+  <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+  <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblCellMar>
         <w:left w:w="40" w:type="dxa"/>
         <w:right w:w="40" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3394"/>
       <w:gridCol w:w="3498"/>
       <w:gridCol w:w="3395"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A6172B">
+    <w:tr w:rsidR="007C5409">
       <w:tblPrEx>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1663"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1650" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:noProof/>
               <w:color w:val="F58220"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>КонсультантПлюс</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:br/>
-            <w:t xml:space="preserve">надежная </w:t>
-[...9 lines deleted...]
-            <w:t>правовая поддержка</w:t>
+            <w:t>надежная правовая поддержка</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1700" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:hyperlink r:id="rId1">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>www.consultant.ru</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1650" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:t xml:space="preserve">Страница </w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:instrText>PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00D934E5">
+          <w:r w:rsidR="00C428A0">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:t xml:space="preserve"> из </w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:instrText>NUMPAGES</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00D934E5">
+          <w:r w:rsidR="00C428A0">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
             </w:rPr>
-            <w:t>36</w:t>
+            <w:t>10</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+  <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FE522F" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="00674B4D" w:rsidRDefault="00674B4D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FE522F" w:rsidRDefault="00FE522F">
+    <w:p w:rsidR="00674B4D" w:rsidRDefault="00674B4D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="40" w:type="dxa"/>
         <w:right w:w="40" w:type="dxa"/>
       </w:tblCellMar>
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5555"/>
       <w:gridCol w:w="4732"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A6172B">
+    <w:tr w:rsidR="007C5409">
       <w:tblPrEx>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1683"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2700" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Постановление Правительства РФ от 29.12.2000 N 1021</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:br/>
-            <w:t>(ред. от 29.11.2025)</w:t>
+            <w:t>(ред. от 29.11.2025, с изм. от 27.08.2026)</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:br/>
-            <w:t>"О государственном регулировании цен на газ, та...</w:t>
+            <w:t>"О государственном регули...</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2300" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Документ предоставлен </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:tooltip="КонсультантПлюс - надежная правовая система">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>КонсультантПлюс</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:br/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>Дата сохранения: 16.03.2026</w:t>
+            <w:t>Дата сохранения: 14.09.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+  <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+  <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="40" w:type="dxa"/>
         <w:right w:w="40" w:type="dxa"/>
       </w:tblCellMar>
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5555"/>
       <w:gridCol w:w="4732"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A6172B">
+    <w:tr w:rsidR="007C5409">
       <w:tblPrEx>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1683"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2700" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Постановление Правительства РФ от 29.12.2000 N 1021</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:br/>
-            <w:t>(ред. от 29.11.2025)</w:t>
+            <w:t>(ред. от 29.11.2025, с изм. от 27.08.2026)</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:br/>
-            <w:t>"О государственном регулировании цен на газ, та...</w:t>
+            <w:t>"О государственном рег</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>ули...</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2300" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00A6172B" w:rsidRDefault="00FE522F">
+        <w:p w:rsidR="007C5409" w:rsidRDefault="00674B4D">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Документ предоставлен </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:tooltip="КонсультантПлюс - надежная правовая система">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>КонсультантПлюс</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:br/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>Дата сохранения: 16.03.2026</w:t>
+            <w:t>Дата сохранения: 14.09.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+  <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00A6172B" w:rsidRDefault="00A6172B">
+  <w:p w:rsidR="007C5409" w:rsidRDefault="007C5409">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A6172B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FE522F"/>
+    <w:rsidRoot w:val="007C5409"/>
+    <w:rsid w:val="00674B4D"/>
+    <w:rsid w:val="007C5409"/>
+    <w:rsid w:val="00C428A0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{48B42E91-CC7D-4E9E-B047-80DC45AB96C2}"/>
+  <w15:docId w15:val="{DAACF49B-6266-47F0-8E32-88785B3F4BED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13381,50 +13779,62 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
     <w:name w:val="ConsPlusTitlePage"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm">
     <w:name w:val="ConsPlusJurTerm"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm0">
+    <w:name w:val="ConsPlusJurTerm"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList0">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal0">
     <w:name w:val="ConsPlusNormal"/>
     <w:pPr>
@@ -13472,96 +13882,105 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList0">
     <w:name w:val="ConsPlusDocList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage0">
     <w:name w:val="ConsPlusTitlePage"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm1">
+    <w:name w:val="ConsPlusJurTerm"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm2">
     <w:name w:val="ConsPlusJurTerm"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList1">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList2">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=16.03.2026&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=16.03.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=332136&amp;date=16.03.2026&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=16.03.2026&amp;dst=100269&amp;field=134" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=16.03.2026&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=325755&amp;date=16.03.2026" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=16.03.2026&amp;dst=100042&amp;field=134" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=16.03.2026&amp;dst=100385&amp;field=134" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410694&amp;date=16.03.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=122167&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495705&amp;date=16.03.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=16.03.2026&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=517768&amp;date=16.03.2026&amp;dst=100024&amp;field=134" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=16.03.2026&amp;dst=100285&amp;field=134" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474708&amp;date=16.03.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=419271&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=125632&amp;date=16.03.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=396570&amp;date=16.03.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506884&amp;date=16.03.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=427938&amp;date=16.03.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410695&amp;date=16.03.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=16.03.2026&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=16.03.2026&amp;dst=100036&amp;field=134" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=16.03.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=400593&amp;date=16.03.2026&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=68123&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474708&amp;date=16.03.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486314&amp;date=16.03.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520184&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=400593&amp;date=16.03.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410700&amp;date=16.03.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=462820&amp;date=16.03.2026&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=172031&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=16.03.2026&amp;dst=100251&amp;field=134" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=16.03.2026&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=404828&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474708&amp;date=16.03.2026&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185781&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=125632&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=16.03.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495705&amp;date=16.03.2026&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474708&amp;date=16.03.2026&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=397757&amp;date=16.03.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=332136&amp;date=16.03.2026&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=313105&amp;date=16.03.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=16.03.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=16.03.2026&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=154445&amp;date=16.03.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=16.03.2026&amp;dst=100040&amp;field=134" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506884&amp;date=16.03.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=430046&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410694&amp;date=16.03.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511593&amp;date=16.03.2026&amp;dst=100055&amp;field=134" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486314&amp;date=16.03.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511593&amp;date=16.03.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520184&amp;date=16.03.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=16.03.2026&amp;dst=100040&amp;field=134" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=319666&amp;date=16.03.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=84219&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520184&amp;date=16.03.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=16.03.2026&amp;dst=100043&amp;field=134" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=419271&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=16.03.2026&amp;dst=100262&amp;field=134" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=16.03.2026&amp;dst=100272&amp;field=134" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=400593&amp;date=16.03.2026&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=107496&amp;date=16.03.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410700&amp;date=16.03.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=68123&amp;date=16.03.2026&amp;dst=100008&amp;field=134" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=16.03.2026&amp;dst=100400&amp;field=134" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=16.03.2026&amp;dst=100030&amp;field=134" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=16.03.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486314&amp;date=16.03.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=16.03.2026&amp;dst=100264&amp;field=134" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=16.03.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=332136&amp;date=16.03.2026&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=517768&amp;date=16.03.2026&amp;dst=100024&amp;field=134" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=404538&amp;date=16.03.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495705&amp;date=16.03.2026&amp;dst=100019&amp;field=134" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=16.03.2026&amp;dst=100027&amp;field=134" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=89920&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=333378&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=16.03.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=416575&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=462820&amp;date=16.03.2026&amp;dst=100035&amp;field=134" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=16.03.2026&amp;dst=100024&amp;field=134" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474810&amp;date=16.03.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=16.03.2026&amp;dst=100255&amp;field=134" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=425951&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=16.03.2026&amp;dst=100381&amp;field=134" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=400593&amp;date=16.03.2026&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=313105&amp;date=16.03.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=16.03.2026&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410700&amp;date=16.03.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516026&amp;date=16.03.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=36818&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=400593&amp;date=16.03.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185789&amp;date=16.03.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=332136&amp;date=16.03.2026&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=212833&amp;date=16.03.2026&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521621&amp;date=16.03.2026&amp;dst=35&amp;field=134" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=16.03.2026&amp;dst=100342&amp;field=134" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=16.03.2026&amp;dst=100019&amp;field=134" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=16.03.2026&amp;dst=100416&amp;field=134" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474810&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432955&amp;date=16.03.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=397757&amp;date=16.03.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=16.03.2026&amp;dst=100257&amp;field=134" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=16.03.2026&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=107496&amp;date=16.03.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410700&amp;date=16.03.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495705&amp;date=16.03.2026&amp;dst=100039&amp;field=134" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=517768&amp;date=16.03.2026" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=16.03.2026&amp;dst=100383&amp;field=134" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=107496&amp;date=16.03.2026&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=16.03.2026&amp;dst=100283&amp;field=134" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=16.03.2026&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=430046&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=16.03.2026&amp;dst=100405&amp;field=134" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474708&amp;date=16.03.2026&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410692&amp;date=16.03.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=36818&amp;date=16.03.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395612&amp;date=16.03.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474810&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=313105&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=313105&amp;date=16.03.2026&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=16.03.2026&amp;dst=100418&amp;field=134" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395613&amp;date=16.03.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=107496&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=16.03.2026&amp;dst=100035&amp;field=134" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=527679&amp;date=16.03.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=332136&amp;date=16.03.2026&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=16.03.2026&amp;dst=100284&amp;field=134" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=223062&amp;date=16.03.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=396570&amp;date=16.03.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198170&amp;date=16.03.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=16.03.2026&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=172031&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495705&amp;date=16.03.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=84219&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=16.03.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=462820&amp;date=16.03.2026&amp;dst=100024&amp;field=134" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410692&amp;date=16.03.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410700&amp;date=16.03.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=16.03.2026&amp;dst=100268&amp;field=134" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=16.03.2026&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=16.03.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474708&amp;date=16.03.2026&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=193023&amp;date=16.03.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=16.03.2026&amp;dst=100027&amp;field=134" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=16.03.2026&amp;dst=100040&amp;field=134" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=122167&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=16.03.2026&amp;dst=100407&amp;field=134" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=462820&amp;date=16.03.2026&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=396570&amp;date=16.03.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=16.03.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495705&amp;date=16.03.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=16.03.2026&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474708&amp;date=16.03.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=89920&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=333378&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=313105&amp;date=16.03.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=16.03.2026&amp;dst=100273&amp;field=134" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=16.03.2026&amp;dst=100275&amp;field=134" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=16.03.2026&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486314&amp;date=16.03.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=16.03.2026&amp;dst=100280&amp;field=134" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410700&amp;date=16.03.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=16.03.2026&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502888&amp;date=16.03.2026&amp;dst=100046&amp;field=134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474708&amp;date=16.03.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=400593&amp;date=16.03.2026&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=154445&amp;date=16.03.2026&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486314&amp;date=16.03.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=16.03.2026&amp;dst=100409&amp;field=134" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=16.03.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185789&amp;date=16.03.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395612&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=16.03.2026&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=171176&amp;date=16.03.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=16.03.2026&amp;dst=100277&amp;field=134" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520757&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=16.03.2026&amp;dst=100421&amp;field=134" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=382119&amp;date=16.03.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495705&amp;date=16.03.2026&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=16.03.2026&amp;dst=100044&amp;field=134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=313105&amp;date=16.03.2026&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=380370&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508825&amp;date=16.03.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="www.eias.ru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=16.03.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474708&amp;date=16.03.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=16.03.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=313105&amp;date=16.03.2026&amp;dst=100019&amp;field=134" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=400593&amp;date=16.03.2026&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=400593&amp;date=16.03.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=16.03.2026&amp;dst=100411&amp;field=134" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=16.03.2026&amp;dst=100420&amp;field=134" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486314&amp;date=16.03.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=107496&amp;date=16.03.2026&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410692&amp;date=16.03.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395612&amp;date=16.03.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=16.03.2026&amp;dst=100043&amp;field=134" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198170&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431832&amp;date=16.03.2026&amp;dst=378&amp;field=134" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=16.03.2026&amp;dst=100401&amp;field=134" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502888&amp;date=16.03.2026&amp;dst=100046&amp;field=134" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520184&amp;date=16.03.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=16.03.2026&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=16.03.2026&amp;dst=100268&amp;field=134" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=332136&amp;date=16.03.2026&amp;dst=100030&amp;field=134" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=16.03.2026&amp;dst=100409&amp;field=134" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=16.03.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474810&amp;date=16.03.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=171176&amp;date=16.03.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=172031&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=16.03.2026&amp;dst=100039&amp;field=134" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=404828&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=122167&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=313105&amp;date=16.03.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495705&amp;date=16.03.2026&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=16.03.2026&amp;dst=100384&amp;field=134" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511602&amp;date=16.03.2026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410695&amp;date=16.03.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=16.03.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=125632&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=397757&amp;date=16.03.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486314&amp;date=16.03.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474708&amp;date=16.03.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410692&amp;date=16.03.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486314&amp;date=16.03.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508825&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=462820&amp;date=16.03.2026&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=396570&amp;date=16.03.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486314&amp;date=16.03.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410700&amp;date=16.03.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=16.03.2026&amp;dst=100024&amp;field=134" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508825&amp;date=16.03.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474708&amp;date=16.03.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520757&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=16.03.2026&amp;dst=100259&amp;field=134" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=111662&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=16.03.2026&amp;dst=100268&amp;field=134" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=16.03.2026&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=16.03.2026&amp;dst=100027&amp;field=134" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=16.03.2026&amp;dst=100036&amp;field=134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=125632&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=400593&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=36818&amp;date=16.03.2026&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502888&amp;date=16.03.2026&amp;dst=100046&amp;field=134" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410700&amp;date=16.03.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=313105&amp;date=16.03.2026&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=357276&amp;date=16.03.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=16.03.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=16.03.2026&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=479896&amp;date=16.03.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=16.03.2026&amp;dst=100038&amp;field=134" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508825&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=16.03.2026&amp;dst=100263&amp;field=134" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=16.03.2026&amp;dst=100413&amp;field=134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185781&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506884&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513495&amp;date=16.03.2026&amp;dst=100084&amp;field=134" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=313105&amp;date=16.03.2026&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=380370&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=380370&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520184&amp;date=16.03.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395612&amp;date=16.03.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486314&amp;date=16.03.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495705&amp;date=16.03.2026&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=16.03.2026&amp;dst=100041&amp;field=134" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=16.03.2026&amp;dst=100285&amp;field=134" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=16.03.2026&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=16.03.2026&amp;dst=100403&amp;field=134" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=16.03.2026&amp;dst=100409&amp;field=134" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=416575&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198170&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=16.03.2026&amp;dst=100265&amp;field=134" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=400593&amp;date=16.03.2026&amp;dst=100035&amp;field=134" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=16.03.2026&amp;dst=100276&amp;field=134" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520757&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516026&amp;date=16.03.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513495&amp;date=16.03.2026&amp;dst=100084&amp;field=134" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=154445&amp;date=16.03.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=16.03.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=16.03.2026&amp;dst=100266&amp;field=134" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474810&amp;date=16.03.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486314&amp;date=16.03.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=332136&amp;date=16.03.2026&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=400593&amp;date=16.03.2026&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=16.03.2026&amp;dst=100035&amp;field=134" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=154445&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=36818&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=16.03.2026&amp;dst=100261&amp;field=134" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495705&amp;date=16.03.2026&amp;dst=100038&amp;field=134" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=500031&amp;date=16.03.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=333378&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=16.03.2026&amp;dst=100036&amp;field=134" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=16.03.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=125632&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=16.03.2026&amp;dst=100404&amp;field=134" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495705&amp;date=16.03.2026&amp;dst=100039&amp;field=134" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=125632&amp;date=16.03.2026&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=125632&amp;date=16.03.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=517768&amp;date=16.03.2026" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=462820&amp;date=16.03.2026&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=16.03.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395612&amp;date=16.03.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520184&amp;date=16.03.2026&amp;dst=100019&amp;field=134" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=425951&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506884&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=425951&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=16.03.2026&amp;dst=100382&amp;field=134" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=16.03.2026&amp;dst=100278&amp;field=134" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513495&amp;date=16.03.2026&amp;dst=100085&amp;field=134" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432955&amp;date=16.03.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520184&amp;date=16.03.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513495&amp;date=16.03.2026&amp;dst=100087&amp;field=134" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474708&amp;date=16.03.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=400593&amp;date=16.03.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=416575&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=16.03.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486314&amp;date=16.03.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=16.03.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=16.03.2026&amp;dst=100281&amp;field=134" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=16.03.2026&amp;dst=100047&amp;field=134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395612&amp;date=16.03.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=16.03.2026&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=125632&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=16.03.2026&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=16.03.2026&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=16.03.2026&amp;dst=100030&amp;field=134" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=16.03.2026&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395613&amp;date=16.03.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=154445&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=430046&amp;date=16.03.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=404828&amp;date=16.03.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=16.03.2026&amp;dst=100421&amp;field=134" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=313105&amp;date=16.03.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=332136&amp;date=16.03.2026&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185789&amp;date=16.03.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=16.03.2026&amp;dst=100381&amp;field=134" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=16.03.2026&amp;dst=100286&amp;field=134" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395613&amp;date=16.03.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486314&amp;date=16.03.2026&amp;dst=100025&amp;field=134" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520184&amp;date=14.09.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502888&amp;date=14.09.2026&amp;dst=100046&amp;field=134" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=332136&amp;date=14.09.2026&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=36818&amp;date=14.09.2026&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=14.09.2026&amp;dst=100268&amp;field=134" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=14.09.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486314&amp;date=14.09.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=313105&amp;date=14.09.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=14.09.2026&amp;dst=100384&amp;field=134" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410694&amp;date=14.09.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=313105&amp;date=14.09.2026&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=125632&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410692&amp;date=14.09.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410700&amp;date=14.09.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=14.09.2026&amp;dst=100024&amp;field=134" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474708&amp;date=14.09.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=419271&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=111662&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=14.09.2026&amp;dst=100038&amp;field=134" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=14.09.2026&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=14.09.2026&amp;dst=100036&amp;field=134" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198170&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=380370&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=313105&amp;date=14.09.2026&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=357276&amp;date=14.09.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=14.09.2026&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=68123&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513495&amp;date=14.09.2026&amp;dst=100084&amp;field=134" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=14.09.2026&amp;dst=100413&amp;field=134" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486314&amp;date=14.09.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520184&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=14.09.2026&amp;dst=100269&amp;field=134" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=14.09.2026&amp;dst=100041&amp;field=134" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=14.09.2026&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=14.09.2026&amp;dst=100251&amp;field=134" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=14.09.2026&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=14.09.2026&amp;dst=100385&amp;field=134" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=14.09.2026&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=36818&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495705&amp;date=14.09.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=325755&amp;date=14.09.2026" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=14.09.2026&amp;dst=100042&amp;field=134" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474708&amp;date=14.09.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=14.09.2026&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=397757&amp;date=14.09.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=125632&amp;date=14.09.2026&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=125632&amp;date=14.09.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=517768&amp;date=14.09.2026&amp;dst=100024&amp;field=134" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=14.09.2026&amp;dst=100285&amp;field=134" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=400593&amp;date=14.09.2026&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=396570&amp;date=14.09.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506884&amp;date=14.09.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=430046&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506884&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520184&amp;date=14.09.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=427938&amp;date=14.09.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=14.09.2026&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=14.09.2026&amp;dst=100036&amp;field=134" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=14.09.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=172031&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=84219&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=400593&amp;date=14.09.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474708&amp;date=14.09.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486314&amp;date=14.09.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=416575&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=14.09.2026&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410700&amp;date=14.09.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=462820&amp;date=14.09.2026&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=14.09.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410700&amp;date=14.09.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=14.09.2026&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=404828&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474708&amp;date=14.09.2026&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=125632&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=14.09.2026&amp;dst=100281&amp;field=134" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=14.09.2026&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=89920&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=333378&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520184&amp;date=14.09.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513495&amp;date=14.09.2026&amp;dst=100087&amp;field=134" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495705&amp;date=14.09.2026&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474708&amp;date=14.09.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474708&amp;date=14.09.2026&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=154445&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=419271&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=430046&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=14.09.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=313105&amp;date=14.09.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=14.09.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=14.09.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486314&amp;date=14.09.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=36818&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=14.09.2026&amp;dst=100040&amp;field=134" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185789&amp;date=14.09.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=14.09.2026&amp;dst=100030&amp;field=134" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=154445&amp;date=14.09.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=14.09.2026&amp;dst=100047&amp;field=134" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=14.09.2026&amp;dst=100040&amp;field=134" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506884&amp;date=14.09.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=14.09.2026&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474810&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=68123&amp;date=14.09.2026&amp;dst=100008&amp;field=134" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=14.09.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=529658&amp;date=14.09.2026&amp;dst=100055&amp;field=134" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=125632&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=529658&amp;date=14.09.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=14.09.2026&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=14.09.2026&amp;dst=100421&amp;field=134" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520184&amp;date=14.09.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=14.09.2026&amp;dst=100277&amp;field=134" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=107496&amp;date=14.09.2026&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=400593&amp;date=14.09.2026&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=14.09.2026&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=319666&amp;date=14.09.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=404828&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=14.09.2026&amp;dst=100043&amp;field=134" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410692&amp;date=14.09.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=14.09.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=14.09.2026&amp;dst=100255&amp;field=134" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=14.09.2026&amp;dst=100381&amp;field=134" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=14.09.2026&amp;dst=100262&amp;field=134" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=313105&amp;date=14.09.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=14.09.2026&amp;dst=100030&amp;field=134" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=397757&amp;date=14.09.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=14.09.2026&amp;dst=100272&amp;field=134" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=332136&amp;date=14.09.2026&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486314&amp;date=14.09.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=404538&amp;date=14.09.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=107496&amp;date=14.09.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185789&amp;date=14.09.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=14.09.2026&amp;dst=100400&amp;field=134" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=14.09.2026&amp;dst=100286&amp;field=134" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395613&amp;date=14.09.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=172031&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495705&amp;date=14.09.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432955&amp;date=14.09.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486314&amp;date=14.09.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=14.09.2026&amp;dst=100264&amp;field=134" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=14.09.2026&amp;dst=100024&amp;field=134" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395612&amp;date=14.09.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=14.09.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=332136&amp;date=14.09.2026&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=517768&amp;date=14.09.2026&amp;dst=100024&amp;field=134" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474810&amp;date=14.09.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=14.09.2026&amp;dst=100039&amp;field=134" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495705&amp;date=14.09.2026&amp;dst=100019&amp;field=134" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=14.09.2026&amp;dst=100027&amp;field=134" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=416575&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=462820&amp;date=14.09.2026&amp;dst=100035&amp;field=134" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=462820&amp;date=14.09.2026&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=396570&amp;date=14.09.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=36818&amp;date=14.09.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474810&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=400593&amp;date=14.09.2026&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=14.09.2026&amp;dst=100019&amp;field=134" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=84219&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395613&amp;date=14.09.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=313105&amp;date=14.09.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=14.09.2026&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410700&amp;date=14.09.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=14.09.2026&amp;dst=100416&amp;field=134" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516026&amp;date=14.09.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=400593&amp;date=14.09.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=332136&amp;date=14.09.2026&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=212833&amp;date=14.09.2026&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502888&amp;date=14.09.2026&amp;dst=100046&amp;field=134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474708&amp;date=14.09.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=14.09.2026&amp;dst=100257&amp;field=134" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521621&amp;date=14.09.2026&amp;dst=35&amp;field=134" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=14.09.2026&amp;dst=100342&amp;field=134" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520757&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=14.09.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410700&amp;date=14.09.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=14.09.2026&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=107496&amp;date=14.09.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410700&amp;date=14.09.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=517768&amp;date=14.09.2026" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474708&amp;date=14.09.2026&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495705&amp;date=14.09.2026&amp;dst=100039&amp;field=134" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=14.09.2026&amp;dst=100383&amp;field=134" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=14.09.2026&amp;dst=100283&amp;field=134" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=14.09.2026&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=313105&amp;date=14.09.2026&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=380370&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=430046&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=14.09.2026&amp;dst=100405&amp;field=134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=14.09.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495705&amp;date=14.09.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=313105&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=313105&amp;date=14.09.2026&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=107496&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=14.09.2026&amp;dst=100035&amp;field=134" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=14.09.2026&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=14.09.2026&amp;dst=100418&amp;field=134" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=527679&amp;date=14.09.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=89920&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=333378&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=332136&amp;date=14.09.2026&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=14.09.2026&amp;dst=100284&amp;field=134" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198170&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=223062&amp;date=14.09.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=396570&amp;date=14.09.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198170&amp;date=14.09.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=14.09.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=462820&amp;date=14.09.2026&amp;dst=100024&amp;field=134" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=14.09.2026&amp;dst=100268&amp;field=134" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=14.09.2026&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=14.09.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410692&amp;date=14.09.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474708&amp;date=14.09.2026&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=14.09.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185789&amp;date=14.09.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=14.09.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=193023&amp;date=14.09.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=122167&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=14.09.2026&amp;dst=100027&amp;field=134" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=14.09.2026&amp;dst=100040&amp;field=134" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=122167&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=14.09.2026&amp;dst=100407&amp;field=134" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410695&amp;date=14.09.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474708&amp;date=14.09.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=14.09.2026&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=313105&amp;date=14.09.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=14.09.2026&amp;dst=100273&amp;field=134" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474708&amp;date=14.09.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=14.09.2026&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486314&amp;date=14.09.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508825&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=107496&amp;date=14.09.2026&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410692&amp;date=14.09.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=14.09.2026&amp;dst=100275&amp;field=134" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=14.09.2026&amp;dst=100280&amp;field=134" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410700&amp;date=14.09.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=14.09.2026&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=154445&amp;date=14.09.2026&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486314&amp;date=14.09.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=400593&amp;date=14.09.2026&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395612&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=14.09.2026&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=14.09.2026&amp;dst=100409&amp;field=134" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520757&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=14.09.2026&amp;dst=100421&amp;field=134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=125632&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=400593&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=171176&amp;date=14.09.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=172031&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=171176&amp;date=14.09.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=400593&amp;date=14.09.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=382119&amp;date=14.09.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495705&amp;date=14.09.2026&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=14.09.2026&amp;dst=100044&amp;field=134" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508825&amp;date=14.09.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="www.eias.ru" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=14.09.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=14.09.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=14.09.2026&amp;dst=100411&amp;field=134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185781&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506884&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513495&amp;date=14.09.2026&amp;dst=100084&amp;field=134" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=462820&amp;date=14.09.2026&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=396570&amp;date=14.09.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=313105&amp;date=14.09.2026&amp;dst=100019&amp;field=134" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=400593&amp;date=14.09.2026&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=14.09.2026&amp;dst=100420&amp;field=134" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486314&amp;date=14.09.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=332136&amp;date=14.09.2026&amp;dst=100030&amp;field=134" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395612&amp;date=14.09.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=14.09.2026&amp;dst=100043&amp;field=134" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431832&amp;date=14.09.2026&amp;dst=378&amp;field=134" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=14.09.2026&amp;dst=100401&amp;field=134" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=14.09.2026&amp;dst=100409&amp;field=134" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=416575&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502888&amp;date=14.09.2026&amp;dst=100046&amp;field=134" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=14.09.2026&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474810&amp;date=14.09.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486314&amp;date=14.09.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=404828&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495705&amp;date=14.09.2026&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508825&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511602&amp;date=14.09.2026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=397757&amp;date=14.09.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474708&amp;date=14.09.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486314&amp;date=14.09.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=380370&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=14.09.2026&amp;dst=100268&amp;field=134" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410700&amp;date=14.09.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508825&amp;date=14.09.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=154445&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=14.09.2026&amp;dst=100259&amp;field=134" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395520&amp;date=14.09.2026&amp;dst=100027&amp;field=134" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520184&amp;date=14.09.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=14.09.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=479896&amp;date=14.09.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410693&amp;date=14.09.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=14.09.2026&amp;dst=100263&amp;field=134" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=14.09.2026&amp;dst=100403&amp;field=134" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395612&amp;date=14.09.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=122167&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=14.09.2026&amp;dst=100265&amp;field=134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495705&amp;date=14.09.2026&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=14.09.2026&amp;dst=100285&amp;field=134" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=154445&amp;date=14.09.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=14.09.2026&amp;dst=100409&amp;field=134" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=400593&amp;date=14.09.2026&amp;dst=100035&amp;field=134" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=425951&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410695&amp;date=14.09.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=14.09.2026&amp;dst=100266&amp;field=134" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=14.09.2026&amp;dst=100276&amp;field=134" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520757&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516026&amp;date=14.09.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432955&amp;date=14.09.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520183&amp;date=14.09.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=14.09.2026&amp;dst=100035&amp;field=134" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474810&amp;date=14.09.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=543057&amp;date=14.09.2026&amp;dst=100019&amp;field=134" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=400593&amp;date=14.09.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=14.09.2026&amp;dst=100261&amp;field=134" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486314&amp;date=14.09.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=332136&amp;date=14.09.2026&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=400593&amp;date=14.09.2026&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522137&amp;date=14.09.2026&amp;dst=100036&amp;field=134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395612&amp;date=14.09.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185781&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=125632&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495705&amp;date=14.09.2026&amp;dst=100038&amp;field=134" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=500031&amp;date=14.09.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=333378&amp;date=14.09.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=462820&amp;date=14.09.2026&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395613&amp;date=14.09.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=332136&amp;date=14.09.2026&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=425951&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=14.09.2026&amp;dst=100404&amp;field=134" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495705&amp;date=14.09.2026&amp;dst=100039&amp;field=134" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=125632&amp;date=14.09.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=517768&amp;date=14.09.2026" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513495&amp;date=14.09.2026&amp;dst=100085&amp;field=134" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=14.09.2026&amp;dst=100381&amp;field=134" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=110862&amp;date=14.09.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=395612&amp;date=14.09.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520184&amp;date=14.09.2026&amp;dst=100019&amp;field=134" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410694&amp;date=14.09.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=543057&amp;date=14.09.2026&amp;dst=100019&amp;field=134" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=425951&amp;date=14.09.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432853&amp;date=14.09.2026&amp;dst=100382&amp;field=134" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506883&amp;date=14.09.2026&amp;dst=100278&amp;field=134" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486314&amp;date=14.09.2026&amp;dst=100025&amp;field=134" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -13801,53 +14220,53 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>198578</Characters>
+  <Pages>10</Pages>
+  <Words>35044</Words>
+  <Characters>199757</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1654</Lines>
-  <Paragraphs>465</Paragraphs>
+  <Lines>1664</Lines>
+  <Paragraphs>468</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>КонсультантПлюс Версия 4025.00.50</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>232951</CharactersWithSpaces>
+  <CharactersWithSpaces>234333</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Постановление Правительства РФ от 29.12.2000 N 1021
-(ред. от 29.11.2025)
-"О государственном регулировании цен на газ, тарифов на услуги по его транспортировке, платы за технологическое присоединение газоиспользующего оборудования к газораспределительным сетям на территории Российской Федерации и платы за технологическое присоединение к магистральным газопроводам строящихся и реконструируемых газопроводов, предназначенных для транспортировки газа от магистральных газопроводов до объектов капитального строите</dc:title>
+(ред. от 29.11.2025, с изм. от 27.08.2026)
+"О государственном регулировании цен на газ, тарифов на услуги по его транспортировке, платы за технологическое присоединение газоиспользующего оборудования к газораспределительным сетям на территории Российской Федерации и платы за технологическое присоединение к магистральным газопроводам строящихся и реконструируемых газопроводов, предназначенных для транспортировки газа от магистральных газопроводов до объекто</dc:title>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>