--- v2 (2025-12-07)
+++ v3 (2026-09-29)
@@ -1,3149 +1,5133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dor="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00C51609" w:rsidRPr="00C51609" w:rsidRDefault="00DB582B">
-[...54 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00C51609" w:rsidRPr="00C51609" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
-          <w:insideH w:val="nil"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10716"/>
+        <w:gridCol w:w="10876"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00304B83">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="3031" w:hRule="exact"/>
+          <w:trHeight w:hRule="exact" w:val="3031"/>
         </w:trPr>
-        <w:tblPrEx>
-[...8 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10716" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
             <w:pPr>
-              <w:pStyle w:val="5"/>
+              <w:pStyle w:val="ConsPlusTitlePage0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="-61"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="3810000" cy="904875"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="Консультант Плюс"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip dor:embed="rId3">
+                          <a:blip r:embed="rId6">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3810000" cy="904875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00304B83">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="8335" w:hRule="exact"/>
+          <w:trHeight w:hRule="exact" w:val="8335"/>
         </w:trPr>
-        <w:tblPrEx>
-[...8 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10716" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusTitlePage0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:t>Постановление Правительства РФ от 30.05.2025 N 804</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:t>(ред. от 27.10.2025, с изм. от 27.08.2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:t>"Об утверждении Правил ограничения подачи (поставки) и отбора газа"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00304B83">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="3031"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10716" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...35 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
             <w:pPr>
-              <w:pStyle w:val="5"/>
+              <w:pStyle w:val="ConsPlusTitlePage0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Документ предоставлен </w:t>
             </w:r>
-            <w:hyperlink w:history="0" dor:id="rId4" w:tooltip="Ссылка на КонсультантПлюс">
+            <w:hyperlink r:id="rId7" w:tooltip="Ссылка на КонсультантПлюс">
               <w:r>
                 <w:rPr>
+                  <w:b/>
+                  <w:color w:val="0000FF"/>
                   <w:sz w:val="28"/>
-                  <w:color w:val="0000ff"/>
-                  <w:b w:val="on"/>
                 </w:rPr>
-                <w:t xml:space="preserve">КонсультантПлюс</w:t>
+                <w:t>КонсультантПлюс</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
                 <w:br/>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
                 <w:br/>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink w:history="0" dor:id="rId5" w:tooltip="Ссылка на КонсультантПлюс">
+            <w:hyperlink r:id="rId8" w:tooltip="Ссылка на КонсультантПлюс">
               <w:r>
                 <w:rPr>
+                  <w:b/>
+                  <w:color w:val="0000FF"/>
                   <w:sz w:val="28"/>
-                  <w:color w:val="0000ff"/>
-                  <w:b w:val="on"/>
                 </w:rPr>
-                <w:t xml:space="preserve">www.consultant.ru</w:t>
+                <w:t>www.consultant.ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:br/>
-              <w:br/>
-              <w:t xml:space="preserve">Дата сохранения: 14.11.2025</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Дата сохранения: 14.09.2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:br/>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...1 lines deleted...]
-        <w:sectPr>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:sectPr w:rsidR="00304B83">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="841" w:right="595" w:bottom="841" w:left="595" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="0"/>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ПРАВИТЕЛЬСТВО РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-        <w:pStyle w:val="2"/>
+        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="2"/>
+        <w:t>от 30 мая 2025 г. N 804</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-        <w:pStyle w:val="2"/>
+        <w:t>ОБ УТВЕРЖДЕНИИ ПРАВИЛ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:spacing w:before="0"/>
+        <w:t>ОГРАНИЧЕНИЯ ПОДАЧИ (ПОСТАВКИ) И ОТБОРА ГАЗА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
-          <w:insideH w:val="nil"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00304B83">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="ced3f1"/>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="f4f3f8"/>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="f4f3f8"/>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:tooltip="Постановление Правительства РФ от 27.10.2025 N 1670 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 27.10.2025 N 1670,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">с изм., внесенными </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:tooltip="Постановление Правительства РФ от 27.08.2026 N 1087 &quot;Об особенностях применения положений законодательства Российской Федерации в области газоснабжения&quot;  {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановлением</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 27.08.2026 N 1087)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
             <w:pPr>
-              <w:pStyle w:val="0"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В соответствии со </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:tooltip="Федеральный закон от 31.03.1999 N 69-ФЗ (ред. от 23.03.2026) &quot;О газоснабжении в Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 8</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Федерального закона "О газоснабжении в Российской Федерации" Прав</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ительство Российской Федерации постановляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P38" w:tooltip="ПРАВИЛА">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правила</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> ограничения подачи (поставки) и отбора газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. Признать утратившими силу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:tooltip="Постановление Правительства РФ от 25.11.2016 N 1245 (ред. от 10.04.2020) &quot;О порядке ограничения подачи (поставки) и отбора газа, об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации&quot; (вместе с &quot;Правилами ограничения пода">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 25 ноября 2016 г. N 1245 "О порядке ограничения подачи (поставки) и отбора газа, об изменении и пр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>изнании утратившими силу некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2016, N 49, ст. 6911);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:tooltip="Постановление Правительства РФ от 26.07.2018 N 875 (ред. от 30.04.2020) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  ------------ Недействующая редакция  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункт 8</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 26 июля 2018 г. N 875 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 20</w:t>
+      </w:r>
+      <w:r>
+        <w:t>18, N 32, ст. 5337);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:tooltip="Постановление Правительства РФ от 14.02.2020 N 144 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  ------------ Недействующая редакция  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункт 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 14 февраля 2020 г. N 144 "О внесении изменений в некоторые акты </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2020, N 8, ст. 1007);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:tooltip="Постановление Правительства РФ от 10.04.2020 N 480 &quot;О внесении изменения в пункт 9 Правил ограничения подачи (поставки) и отбора газа&quot;  ------------ Утратил силу или отменен  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 10 апреля 2020 г. N 480 "О внесении изменения в пункт 9 Пр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>авил ограничения подачи (поставки) и отбора газа" (Собрание законодательства Российской Федерации, 2020, N 16, ст. 2592).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. В </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:tooltip="Постановление Правительства РФ от 31.12.2020 N 2467 (ред. от 01.08.2025) &quot;Об утверждении перечня нормативных правовых актов и групп нормативных правовых актов Правительства Российской Федерации, нормативных правовых актов, отдельных положений нормативных право">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>постановлении</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правитель</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ства Российской Федерации от 31 декабря 2020 г. N 2467 "Об утверждении перечня нормативных правовых актов и групп нормативных правовых актов Правительства Российской Федерации, нормативных правовых актов, отдельных положений нормативных правовых актов и гр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>упп нормативных правовых актов федеральных органов исполнительной власти, правовых актов, отдельных положений правовых актов, групп правовых актов исполнительных и распорядительных органов государственной власти РСФСР и Союза ССР, решений Государственной к</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">омиссии по радиочастотам, содержащих обязательные требования, в отношении которых не применяются положения частей 1, 2 и 3 статьи 15 </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Федерального закона "Об обязательных требованиях в Российской Федерации" (Собрание законодательства Российской Федерации, 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>021, N 2, ст. 471; 2024, N 25, ст. 3505; N 33, ст. 5163; N 38, ст. 5651; N 40, ст. 5981; N 42, ст. 6257; N 44, ст. 6619; N 50, ст. 7744; 2025, N 6, ст. 439; N 10, ст. 1067, 1082; N 11, ст. 1178; N 13, ст. 1476; N 14, ст. 1723; N 15, ст. 1919, 1925; N 17, с</w:t>
+      </w:r>
+      <w:r>
+        <w:t>т. 2152, 2158, 2160, 2169, 2170; N 18, ст. 2234, 2240, 2242, 2243; N 19, ст. 2333; Официальный интернет-портал правовой информации (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>www.pravo.gov.ru</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>), 2025, 12 мая, N 0001202505120029; 13 мая, N 0001202505130006; 14 мая,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> N 0001202505140039; 16 мая, N 0001202505160028; 17 мая, N 0001202505170017):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">абзац утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:tooltip="Постановление Правительства РФ от 27.10.2025 N 1670 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.10.2025 N 1670;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в перечне нормативных правовых актов и групп нормативных правовых актов Правительства Росс</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ийской Федерации, нормативных правовых актов, отдельных положений нормативных правовых актов и групп нормативных правовых актов федеральных органов исполнительной власти, правовых актов, отдельных положений правовых актов, групп правовых актов исполнительн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ых и распорядительных органов государственной власти РСФСР и Союза ССР, решений Государственной комиссии по радиочастотам, содержащих обязательные требования, в отношении которых не применяются положения частей 1, 2 и 3 статьи 15 Федерального закона "Об об</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">язательных требованиях в Российской Федерации", утвержденном указанным постановлением, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:tooltip="Постановление Правительства РФ от 31.12.2020 N 2467 (ред. от 01.08.2025) &quot;Об утверждении перечня нормативных правовых актов и групп нормативных правовых актов Правительства Российской Федерации, нормативных правовых актов, отдельных положений нормативных право">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункт 504</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> исключить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. Настоящее постанов</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ление вступает в силу с 1 сентября 2025 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P38" w:tooltip="ПРАВИЛА">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правила</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, утвержденные настоящим постановлением, действуют до 1 сентября 2031 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Председатель Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>М.МИШУСТИН</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Утверждены</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">постановлением </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>от 30 мая 2025 г. N 804</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="P38"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:t>ПРАВИЛА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ОГРАНИЧЕНИЯ ПОДАЧИ (ПОСТАВКИ) И ОТБОРА ГАЗА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00304B83">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:color w:val="392c69"/>
+                <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve">Список изменяющих документов</w:t>
+              <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
             <w:pPr>
-              <w:pStyle w:val="0"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:color w:val="392c69"/>
+                <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve">(в ред. </w:t>
+              <w:t xml:space="preserve">(с изм., внесенными </w:t>
             </w:r>
-            <w:hyperlink w:history="0" dor:id="rId8" w:tooltip="Постановление Правительства РФ от 27.10.2025 N 1670 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot;  {КонсультантПлюс}">
+            <w:hyperlink r:id="rId20" w:tooltip="Постановление Правительства РФ от 27.08.2026 N 1087 &quot;Об особенностях применения положений законодательства Российской Федерации в области газоснабжения&quot;  {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="24"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Постановления</w:t>
+                <w:t>Постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:color w:val="392c69"/>
+                <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Правительства РФ от 27.10.2025 N 1670)</w:t>
+              <w:t xml:space="preserve"> Правительства РФ от 27.08.2026 N 1087)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="f4f3f8"/>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. Настоящие Правила устанавливают порядок ограничения подачи (поставки) и отбора газа юридическим лицам и индивидуальным предпринимателям (далее - потребители).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>2. Основаниями для полного ограничения подачи (поставки) и отбора газа являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="P45"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:t>а) угроза жизни и (или) здоровью человека и (или) причинение вреда окружающей среде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="P46"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:t>б) авария на газораспределительной (газотранспортной) сети и (или) сети газопотребления, п</w:t>
+      </w:r>
+      <w:r>
+        <w:t>осредством которых осуществляется транспортировка газа до потребителя, или угроза ее возникновения, а также проведение работ по предотвращению, локализации такой аварии или устранению ее последствий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="P47"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:t>в) ремонт газораспределительной (газотранспортной) сети,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> посредством которой осуществляется транспортировка газа до потребителя, за исключением ремонта, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P54" w:tooltip="а) ремонт газораспределительной (газотранспортной) сети, посредством которой осуществляется транспортировка газа до потребителя, если такой ремонт сопровождается понижением давления в газораспределительной (газотранспортной) сети (ее участке);">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а" пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="P48"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:t>г) отсутствие правовых оснований для подачи (поставки) и отбора газа, а также исп</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ользование газоиспользующего оборудования с нарушением положений законодательства Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="P49"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:t>д) введение в действие графиков перевода потребителей на альтернативные виды топлива (аварийные или резервные) и (или) графиков частичного или полного ограничения подачи газа потребителям в случае нарушения технологического режима работы газотранспортной с</w:t>
+      </w:r>
+      <w:r>
+        <w:t>истемы при аварии, которыми в отношении соответствующего потребителя предусмотрено полное ограничение подачи (поставки) и отбора газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00304B83">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p/>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>С 09.08.2024 до дня отмены всех специальных режимов пп. "е" п. 2 не применяется в Белгоро</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>дской, Брянской, Курской обл. (Постановление Правительства РФ от 27.08.2026 N 1087).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...28 lines deleted...]
-          <w:t xml:space="preserve">статьей 8</w:t>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="300"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="P52"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:t>е) полное или частичное неисполнение или ненадлежащее исполнение обязательств по оплате поставляемого газа и (или) услуг по его транспортировке в установленный срок, допущенное потребителем более 3 раз в течение 12 месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. Основаниями для частичного ог</w:t>
+      </w:r>
+      <w:r>
+        <w:t>раничения подачи (поставки) и отбора газа являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="P54"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:t>а) ремонт газораспределительной (газотранспортной) сети, посредством которой осуществляется транспортировка газа до потребителя, если такой ремонт сопровождается понижением давления в газораспределительно</w:t>
+      </w:r>
+      <w:r>
+        <w:t>й (газотранспортной) сети (ее участке);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="P55"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:t>б) пользование газом с нарушением установленных законодательством Российской Федерации требований к техническому состоянию отдельного газоиспользующего оборудования потребителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="P56"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:t>в) введение в действие графиков перево</w:t>
+      </w:r>
+      <w:r>
+        <w:t>да потребителей на альтернативные виды топлива (аварийные или резервные) и (или) графиков частичного или полного ограничения подачи газа потребителям в случае нарушения технологического режима работы газотранспортной системы при аварии, которыми в отношени</w:t>
+      </w:r>
+      <w:r>
+        <w:t>и соответствующего потребителя предусмотрено частичное ограничение подачи (поставки) газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00304B83">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>С 09.08.2024 до дня отмены всех специальных режимов пп. "г" п. 3 не применяется в Белгородской, Брянской, Курской обл. (Постановление</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 27.08.2026 N 1087).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="300"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="P59"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:t>г) полное или частичное неисполнение или ненадлежащее исполнение обязательств по оплате поставляемого газа и (или) услуг по его транспортировке в установленный срок, допущенное потребителем 2 и более раза в течени</w:t>
+      </w:r>
+      <w:r>
+        <w:t>е 12 месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. Ограничение отбора газа в случае, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P45" w:tooltip="а) угроза жизни и (или) здоровью человека и (или) причинение вреда окружающей среде;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а" пункта 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...24 lines deleted...]
-          <w:t xml:space="preserve">Правила</w:t>
+        <w:t xml:space="preserve"> настоящих Правил, производится потребителем незам</w:t>
+      </w:r>
+      <w:r>
+        <w:t>едлительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ограничение отбора газа в случае, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P48" w:tooltip="г) отсутствие правовых оснований для подачи (поставки) и отбора газа, а также использование газоиспользующего оборудования с нарушением положений законодательства Российской Федерации;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "г" пункта 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...32 lines deleted...]
-          <w:t xml:space="preserve">постановление</w:t>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P55" w:tooltip="б) пользование газом с нарушением установленных законодательством Российской Федерации требований к техническому состоянию отдельного газоиспользующего оборудования потребителя;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "б" пункта 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-          <w:t xml:space="preserve">пункт 8</w:t>
+        <w:t xml:space="preserve"> настоящих Правил, производится потребителем в суточный срок со дня возникновения соответствующих оснований.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если потребитель не ограничил отбор газа в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P45" w:tooltip="а) угроза жизни и (или) здоровью человека и (или) причинение вреда окружающей среде;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "а"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-          <w:t xml:space="preserve">пункт 3</w:t>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P48" w:tooltip="г) отсутствие правовых оснований для подачи (поставки) и отбора газа, а также использование газоиспользующего оборудования с нарушением положений законодательства Российской Федерации;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"г" пункта 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-          <w:t xml:space="preserve">постановление</w:t>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P55" w:tooltip="б) пользование газом с нарушением установленных законодательством Российской Федерации требований к техническому состоянию отдельного газоиспользующего оборудования потребителя;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "б" пункта 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...24 lines deleted...]
-          <w:t xml:space="preserve">постановлении</w:t>
+        <w:t xml:space="preserve"> настоящих Правил, ограничение подачи (поставки) газа потребителю производится газораспределительной организацией, газораспределительные (газотранспортные) сети и (или) сети газопотребления которой непосредственно присоединены</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> к сетям потребителя, в порядке, установленном законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Указанная газораспределительная организация не позднее 5 календарных дней до дня ограничения подачи (поставки) газа потребителю обязана направить поставщику газа и потребителю соответствующее письменное уведомление, за исключением случая, если такое ограни</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">чение было произведено незамедлительно по основанию, предусмотренному </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P45" w:tooltip="а) угроза жизни и (или) здоровью человека и (или) причинение вреда окружающей среде;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а" пункта 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-          <w:t xml:space="preserve">www.pravo.gov.ru</w:t>
+        <w:t xml:space="preserve"> настоящих Правил, о чем газораспределительная </w:t>
+      </w:r>
+      <w:r>
+        <w:t>организация письменно уведомляет поставщика газа и потребителя не позднее одного дня, следующего за днем ограничения подачи (поставки) газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. Ограничение подачи (поставки) газа в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P46" w:tooltip="б) авария на газораспределительной (газотранспортной) сети и (или) сети газопотребления, посредством которых осуществляется транспортировка газа до потребителя, или угроза ее возникновения, а также проведение работ по предотвращению, локализации такой аварии и">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "б</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...24 lines deleted...]
-          <w:t xml:space="preserve">Постановление</w:t>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P47" w:tooltip="в) ремонт газораспределительной (газотранспортной) сети, посредством которой осуществляется транспортировка газа до потребителя, за исключением ремонта, предусмотренного подпунктом &quot;а&quot; пункта 3 настоящих Правил;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"в" пун</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>кта 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...24 lines deleted...]
-          <w:t xml:space="preserve">пункт 504</w:t>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P54" w:tooltip="а) ремонт газораспределительной (газотранспортной) сети, посредством которой осуществляется транспортировка газа до потребителя, если такой ремонт сопровождается понижением давления в газораспределительной (газотранспортной) сети (ее участке);">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а" пункта 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...38 lines deleted...]
-          <w:t xml:space="preserve">Правила</w:t>
+        <w:t xml:space="preserve"> настоящих Правил, производится газораспределительной организацией, на газораспределительных (газотранспортных) сетях которой произошла авария или проводится ремонт или сети которой технологически связаны с</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> бесхозяйными сетями, на которых произошла авария или осуществляется ремонт:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) с последующим письменным уведомлением поставщика газа и потребителя в течение одного дня, следующего за днем введения ограничения подачи (поставки) газа вследствие аварии на га</w:t>
+      </w:r>
+      <w:r>
+        <w:t>зораспределительной (газотранспортной) сети, посредством которой осуществляется транспортировка газа до потребителя, или угрозы ее возникновения, а также проведения работ по предотвращению, локализации такой аварии или устранению ее последствий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) с предв</w:t>
+      </w:r>
+      <w:r>
+        <w:t>арительным письменным уведомлением поставщика газа и потребителя не позднее чем за 30 календарных дней до введения ограничения подачи (поставки) газа, если его причиной стал ремонт газораспределительной (газотранспортной) сети.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>6. Ограничение подачи (поста</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">вки) газа по основаниям, предусмотренным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P49" w:tooltip="д) введение в действие графиков перевода потребителей на альтернативные виды топлива (аварийные или резервные) и (или) графиков частичного или полного ограничения подачи газа потребителям в случае нарушения технологического режима работы газотранспортной систе">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "д" пункта 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-        <w:pStyle w:val="0"/>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P56" w:tooltip="в) введение в действие графиков перевода потребителей на альтернативные виды топлива (аварийные или резервные) и (или) графиков частичного или полного ограничения подачи газа потребителям в случае нарушения технологического режима работы газотранспортной систе">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "в" пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, производится поставщиком газа или газораспределительной организацией. Ограничение отбора газа по основаниям, предусмотренным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P49" w:tooltip="д) введение в действие графиков перевода потребителей на альтернативные виды топлива (аварийные или резервные) и (или) графиков частичного или полного ограничения подачи газа потребителям в случае нарушения технологического режима работы газотранспортной систе">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "д" пунк</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>та 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P56" w:tooltip="в) введение в действие графиков перевода потребителей на альтернативные виды топлива (аварийные или резервные) и (или) графиков частичного или полного ограничения подачи газа потребителям в случае нарушения технологического режима работы газотранспортной систе">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "в" пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, производится потребителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00304B83">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>С 09.08.2024 до дня отмены всех специальных режимов п. 7 не применяется в Белгородской, Брянской, Курской обл. (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Постановление Правительства РФ от 27.08.2026 N 1087).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="300"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7. Полное или частичное ограничение подачи (поставки) газа (но не ниже брони газопотребления в отношении лиц, которым она установлена) в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P52" w:tooltip="е) полное или частичное неисполнение или ненадлежащее исполнение обязательств по оплате поставляемого газа и (или) услуг по его транспортировке в установленный срок, допущенное потребителем более 3 раз в течение 12 месяцев.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>под</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом "е" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P59" w:tooltip="г) полное или частичное неисполнение или ненадлежащее исполнение обязательств по оплате поставляемого газа и (или) услуг по его транспортировке в установленный срок, допущенное потребителем 2 и более раза в течение 12 месяцев.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "г" пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил (за исключением потребителей, перечень которых утверждается Правительством Российской Федерации, а также потребителей, соответствующих критериям, установленным Правительством Российской Феде</w:t>
+      </w:r>
+      <w:r>
+        <w:t>рации, и обязанных предоставлять обеспечение исполнения обязательств по оплате газа) производится поставщиком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Потребитель обязан погасить имеющуюся задолженность и принять меры по безаварийному прекращению технологического процесса, обеспечению безопаснос</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ти людей и сохранности оборудования в связи с полным ограничением подачи (поставки) газа. В случае погашения потребителем задолженности по оплате поставляемого газа дальнейшее ограничение подачи (поставки) газа не производится, а уже введенное ограничение </w:t>
+      </w:r>
+      <w:r>
+        <w:t>подачи (поставки) газа подлежит отмене не позднее 3 рабочих дней со дня погашения задолженности при условии оплаты потребителем расходов, понесенных в связи с проведением работ по введению и снятию ограничения подачи (поставки) газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00304B83">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: пр</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>имечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>С 09.08.2024 до дня отмены всех специальных режимов п. 8 не применяется в Белгородской, Брянской, Курской обл. (Постановление Правительства РФ от 27.08.2026 N 1087).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="300"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="P74"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:t xml:space="preserve">8. Поставщик не позднее чем за 10 рабочих дней до планируемой даты введения ограничения подачи (поставки) газа по основаниям, предусмотренным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P52" w:tooltip="е) полное или частичное неисполнение или ненадлежащее исполнение обязательств по оплате поставляемого газа и (или) услуг по его транспортировке в установленный срок, допущенное потребителем более 3 раз в течение 12 месяцев.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "е" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P59" w:tooltip="г) полное или частичное неисполнение или ненадлежащее исполнение обязательств по оплате поставляемого газа и (или) услуг по его транспортировке в установленный срок, допущенное потребителем 2 и более раза в течение 12 месяцев.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "г" пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, обязан направить потребителю письменное уведо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>мление с указанием основания и даты введения в отношении него ограничения подачи (поставки) газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В отношении категорий потребителей, ограничение режима потребления газа которым может привести к экономическим, экологическим и социальным последствиям, преду</w:t>
+      </w:r>
+      <w:r>
+        <w:t>смотренных приложением, срок направления письменного уведомления должен составлять не менее 20 календарных дней до планируемой даты введения такого ограничения подачи (поставки) газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00304B83">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>С 09.08.2024 до дня отмены всех специальных режимов п. 9 не применяется в Белгородской, Брянской, Курской обл. (Постановление Правительства РФ от 27.08.2026 N 1087).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="300"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">9. Ограничение подачи (поставки) газа потребителю по основаниям, предусмотренным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P52" w:tooltip="е) полное или частичное неисполнение или ненадлежащее исполнение обязательств по оплате поставляемого газа и (или) услуг по его транспортировке в установленный срок, допущенное потребителем более 3 раз в течение 12 месяцев.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункт</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>ом "е" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P59" w:tooltip="г) полное или частичное неисполнение или ненадлежащее исполнение обязательств по оплате поставляемого газа и (или) услуг по его транспортировке в установленный срок, допущенное потребителем 2 и более раза в течение 12 месяцев.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "г" пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, осуществляется поставщиком (с привлечением при необходимости газораспределительной организации), а при отсутствии возможности произвести ограничение подачи (поставки) газа потребителю путем выпо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>лнения соответствующих технических мероприятий на сетях и оборудовании, предназначенных для транспортировки газа, прекращение отбора газа в соответствии с письменным уведомлением поставщика осуществляется потребителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Уклонение потребителя от совершения д</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ействий по прекращению отбора газа является основанием для принудительного ограничения подачи (поставки) газа посредством проведения мероприятий технического характера на газоиспользующем оборудовании потребителя, если право поставщика на ограничение подач</w:t>
+      </w:r>
+      <w:r>
+        <w:t>и (поставки) газа не может быть реализовано без доступа к газоиспользующему оборудованию потребителя. Потребитель обязан обеспечить доступ поставщика и (или) газораспределительной организации к своему газоиспользующему оборудованию и не препятствовать осущ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ествлению поставщиком и (или) газораспределительной организацией мероприятий по полному или частичному ограничению подачи (поставки) газа при сохранении обстоятельств, послуживших основанием для введения такого ограничения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00304B83">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>С 09.08.2024 до дня отмены всех специальных режимов п. 10 не применяется в Белгородской, Брянской, Курской обл. (Постановление Правительства РФ от 27.08.2026 N 1087).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="300"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">10. Ограничение подачи (поставки) газа по основаниям, предусмотренным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P52" w:tooltip="е) полное или частичное неисполнение или ненадлежащее исполнение обязательств по оплате поставляемого газа и (или) услуг по его транспортировке в установленный срок, допущенное потребителем более 3 раз в течение 12 месяцев.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "е" пун</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>кта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P59" w:tooltip="г) полное или частичное неисполнение или ненадлежащее исполнение обязательств по оплате поставляемого газа и (или) услуг по его транспортировке в установленный срок, допущенное потребителем 2 и более раза в течение 12 месяцев.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "г" пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, в отношении потребителей, к сетям которых подключены абоненты, не имеющие задолженности по оплате газа и (или) вырабатываемых при использовании газа и подаваемых им ресурсов (далее - абоненты, не имеющие </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">задолженности), осуществляется поставщиком газа с учетом особенностей, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P83" w:tooltip="11. Потребитель, к сетям которого подключены абоненты, не имеющие задолженности, обязан обеспечить им подачу (поставку) газа и (или) вырабатываемых при использовании газа ресурсов в объемах, необходимых для их бесперебойного ресурсоснабжения.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P88" w:tooltip="13. В случае непредоставления потребителем данных, указанных в подпункте &quot;в&quot; пункта 12 настоящих Правил, поставщик газа ограничивает подачу (поставку) газа до уровня, соответствующего среднемесячному значению количества газа, определяемому из расчета ранее фак">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="P83"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:t>11. Потребитель, к сетям которого подключены абоненты, не имеющие задолженности, обязан обеспечить им подачу (поставку) газа и (или) вырабатываемых при использовании газа ресурсов в объемах, необходимых для их бесперебойного ресурсоснабжения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>12. Исполнени</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">е обязанности, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P83" w:tooltip="11. Потребитель, к сетям которого подключены абоненты, не имеющие задолженности, обязан обеспечить им подачу (поставку) газа и (или) вырабатываемых при использовании газа ресурсов в объемах, необходимых для их бесперебойного ресурсоснабжения.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, может осуществляться потребителем путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) полного и (или) частичного ограничения подачи (поставки) газа или вырабатываемых при использовании газа ресурсов своим абонентам, имею</w:t>
+      </w:r>
+      <w:r>
+        <w:t>щим задолженность по оплате использованного ими газа или иных вырабатываемых при использовании газа ресурсов, в соответствии с законодательством Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="P86"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:t>б) предварительного (не позднее чем за 5 рабочих дней до введения ограничения подачи (пос</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тавки) газа) обращения к поставщику газа с предложением о заключении договора поставки газа между поставщиком газа и потребителем в объемах, необходимых для бесперебойного ресурсоснабжения абонентов, не имеющих задолженности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="P87"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:t>в) предоставления потребителем</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> поставщику письменного расчета объема газа, </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">необходимого для бесперебойного ресурсоснабжения абонентов, не имеющих задолженности, подтвержденного данными о мощности газоиспользующего оборудования, которым оснащен ресурсоснабжаемый объект, об отапливаемой </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">площади такого объекта, а также о количестве абонентов, не имеющих задолженности, для заключения договора поставки газа, указанного в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P86" w:tooltip="б) предварительного (не позднее чем за 5 рабочих дней до введения ограничения подачи (поставки) газа) обращения к поставщику газа с предложением о заключении договора поставки газа между поставщиком газа и потребителем в объемах, необходимых для бесперебойного">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="P88"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:t>13. В случае непредоставления потребителем данных, ук</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">азанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P87" w:tooltip="в) предоставления потребителем поставщику письменного расчета объема газа, необходимого для бесперебойного ресурсоснабжения абонентов, не имеющих задолженности, подтвержденного данными о мощности газоиспользующего оборудования, которым оснащен ресурсоснабжаемы">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "в" пункта 12</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, поставщик газа ограничивает подачу (поставку) газа до уровня, соответствующего среднемесячному значению количества газа, определяемому из расчета ранее фактически оплач</w:t>
+      </w:r>
+      <w:r>
+        <w:t>иваемых потребителем объемов газа, подача (поставка) которых осуществлялась в течение 12 месяцев, предшествующих дате введения ограничения подачи (поставки) газа (или за меньший период, если предшествующий дате введения ограничения срок подачи (поставки) г</w:t>
+      </w:r>
+      <w:r>
+        <w:t>аза по договору поставки газа составил менее 12 месяцев).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Поставщик газа не позднее чем за 3 рабочих дня до введения ограничения подачи (поставки) газа повторно направляет потребителю письменное уведомление, предусмотренное </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P74" w:tooltip="8. Поставщик не позднее чем за 10 рабочих дней до планируемой даты введения ограничения подачи (поставки) газа по основаниям, предусмотренным подпунктом &quot;е&quot; пункта 2 и подпунктом &quot;г&quot; пункта 3 настоящих Правил, обязан направить потребителю письменное уведомлени">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 8</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, с указанием основания и даты введения ограничения, а также объемов газа, поставляемых в период ограничения подачи (поставки) газа и рассчитанных в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P88" w:tooltip="13. В случае непредоставления потребителем данных, указанных в подпункте &quot;в&quot; пункта 12 настоящих Правил, поставщик газа ограничивает подачу (поставку) газа до уровня, соответствующего среднемесячному значению количества газа, определяемому из расчета ранее фак">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> насто</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В случае перерасхода газа потребителем в период введения ограничения подачи (поставки) газа поставщик газа имеет право проводить принудительное уменьшение количества подаваемого (поставляемого) газа до месячной нормы, установленной на период </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">введения ограничения подачи (поставки) газа, в том числе путем полного ограничения подачи (поставки) газа (с предупреждением потребителя и исполнительных органов субъектов Российской Федерации не менее чем за сутки), в случае если его объем, установленный </w:t>
+      </w:r>
+      <w:r>
+        <w:t>на соответствующий месяц, был использован потребителем до истечения этого месяца. Последующее возобновление подачи (поставки) газа в установленных на период ограничения подачи (поставки) газа объемах осуществляется поставщиком с наступлением следующего мес</w:t>
+      </w:r>
+      <w:r>
+        <w:t>яца, если иное не предусмотрено договором поставки газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">14. В случае устранения причин, послуживших основанием для ограничения подачи (поставки) газа в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P45" w:tooltip="а) угроза жизни и (или) здоровью человека и (или) причинение вреда окружающей среде;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P48" w:tooltip="г) отсутствие правовых оснований для подачи (поставки) и отбора газа, а также использование газоиспользующего оборудования с нарушением положений законодательства Российской Федерации;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"г" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P54" w:tooltip="а) ремонт газораспределительной (газотранспортной) сети, посредством которой осуществляется транспортировка газа до потребителя, если такой ремонт сопровождается понижением давления в газораспределительной (газотранспортной) сети (ее участке);">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P55" w:tooltip="б) пользование газом с нарушением установленных законодательством Российской Федерации требований к техническому состоянию отдельного газоиспользующего оборудования потребителя;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"б" пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, поставщик газа письменно уведомляется в течение одного рабочего дня:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) газораспределительной организацией - о возобновлении подачи (поставки) газа потребителю, которая была ограничена по основаниям, предусмотренны</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">м </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P46" w:tooltip="б) авария на газораспределительной (газотранспортной) сети и (или) сети газопотребления, посредством которых осуществляется транспортировка газа до потребителя, или угроза ее возникновения, а также проведение работ по предотвращению, локализации такой аварии и">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P47" w:tooltip="в) ремонт газораспределительной (газотранспортной) сети, посредством которой осуществляется транспортировка газа до потребителя, за исключением ремонта, предусмотренного подпунктом &quot;а&quot; пункта 3 настоящих Правил;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"в" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P54" w:tooltip="а) ремонт газораспределительной (газотранспортной) сети, посредством которой осуществляется транспортировка газа до потребителя, если такой ремонт сопровождается понижением давления в газораспределительной (газотранспортной) сети (ее участке);">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а" пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) потребителем - о возобновлении отбора газа, который был ограничен по основаниям, предусмотренным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P45" w:tooltip="а) угроза жизни и (или) здоровью человека и (или) причинение вреда окружающей среде;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P48" w:tooltip="г) отсутствие правовых оснований для подачи (поставки) и отбора газа, а также использование газоиспользующего оборудования с нарушением положений законодательства Российской Федерации;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"г" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P55" w:tooltip="б) пользование газом с нарушением установленных законодательством Российской Федерации требований к техническому состоянию отдельного газоиспользующего оборудования потребителя;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "б" пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:pStyle w:val="0"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Приложение</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="0"/>
+        <w:t>к Правилам огран</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ичения подачи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...124 lines deleted...]
-        <w:pStyle w:val="2"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>(поставки) и отбора газа</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="2"/>
+        <w:t>КАТЕГОРИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1296 lines deleted...]
-        <w:pStyle w:val="2"/>
+        <w:t>ПОТРЕБИТЕЛЕЙ ГАЗА, ОГРАНИЧЕНИЕ РЕЖИМА ПОТРЕБЛЕНИЯ ГАЗА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="2"/>
+        <w:t>КОТОРЫМ МОЖЕТ ПРИВЕСТИ К ЭКОНОМИЧЕСКИМ, ЭКОЛОГИЧЕСКИМ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...162 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>И СОЦИАЛЬНЫМ ПОСЛЕДСТВИЯМ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. Государственные органы Российской Федерации, в том числе Федеральная служба безопасности Российской Федерации, Федеральная служба войск национальной гвардии Российской Федерации, Министерство внутренних дел Российской Федерации, Федеральная служба охран</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ы Российской Федерации, Служба внешней разведки Российской Федерации, Главное управление специальных программ Президента Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. Организации, осуществляющие эксплуатацию объектов централизованного водоснабжения и (или) теплоснабжения насел</w:t>
+      </w:r>
+      <w:r>
+        <w:t>енных пунктов, - в отношении этих объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Воинские части (органы, организации, в которых предусмотрена военная служба и (или) проходят службу лица, имеющие специальные звания полиции) Министерства обороны Российской Федерации, Министерства внутренних </w:t>
+      </w:r>
+      <w:r>
+        <w:t>дел Российской Федерации, Федеральной службы безопасности Российской Федерации, Министерства Российской Федерации по делам гражданской обороны, чрезвычайным ситуациям и ликвидации последствий стихийных бедствий, Федеральной службы охраны Российской Федерац</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ии, Главного управления специальных программ Президента Российской Федерации, Федеральной службы войск национальной гвардии Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. Учреждения, исполняющие уголовные наказания, следственные изоляторы, образовательные организации, предприят</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ия и органы уголовно-исполнительной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. Федеральные ядерные центры и объекты, работающие с ядерным топливом и материалами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6. Организации, выполняющие государственный оборонный заказ с использованием объектов производства взрывчатых веществ и боепр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ипасов с непрерывным технологическим процессом, - в отношении таких объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7. Медицинские учреждения, государственные учреждения ветеринарии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" dor:id="rId7"/>
+    <w:sectPr w:rsidR="00304B83">
+      <w:headerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:headerReference w:type="first" r:id="rId23"/>
+      <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="566" w:bottom="1440" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="008D1138" w:rsidRDefault="008D1138">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="008D1138" w:rsidRDefault="008D1138">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se wne wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
     <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="40" w:type="dxa"/>
         <w:right w:w="40" w:type="dxa"/>
       </w:tblCellMar>
-      <w:tblLook w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="1"/>
+      <w:gridCol w:w="3394"/>
+      <w:gridCol w:w="3498"/>
+      <w:gridCol w:w="3395"/>
     </w:tblGrid>
-    <w:tr>
+    <w:tr w:rsidR="00304B83">
+      <w:tblPrEx>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1663"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1650" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p>
+        <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+          </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
-              <w:color w:val="f58220"/>
+              <w:noProof/>
+              <w:color w:val="F58220"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
-              <w:noProof/>
             </w:rPr>
             <w:t>КонсультантПлюс</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
+              <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-              <w:noProof/>
             </w:rPr>
             <w:br/>
             <w:t>надежная правовая поддержка</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1700" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p>
+        <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
           <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
             <w:jc w:val="center"/>
           </w:pPr>
-          <w:hyperlink r:id="rId1" w:history="0">
+          <w:hyperlink r:id="rId1">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>www.consultant.ru</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1650" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p>
+        <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
           <w:pPr>
-            <w:jc w:val="end"/>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:t xml:space="preserve">Страница </w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:instrText>PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00941FF5">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>3</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:t xml:space="preserve"> из </w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:instrText>NUMPAGES</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00941FF5">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>9</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+    </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se wne wp14">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:left w:w="40" w:type="dxa"/>
+        <w:right w:w="40" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3394"/>
+      <w:gridCol w:w="3498"/>
+      <w:gridCol w:w="3395"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00304B83">
+      <w:tblPrEx>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="1663"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1650" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:noProof/>
+              <w:color w:val="F58220"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>КонсультантПлюс</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>надежная правовая поддержка</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1700" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:hyperlink r:id="rId1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>www.consultant.ru</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1650" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Страница </w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:instrText>PAGE</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00941FF5">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> из </w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:instrText>NUMPAGES</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00941FF5">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>9</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="008D1138" w:rsidRDefault="008D1138">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="008D1138" w:rsidRDefault="008D1138">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="40" w:type="dxa"/>
         <w:right w:w="40" w:type="dxa"/>
       </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1"/>
-      <w:gridCol w:w="1"/>
+      <w:gridCol w:w="5555"/>
+      <w:gridCol w:w="4732"/>
     </w:tblGrid>
-    <w:tr>
+    <w:tr w:rsidR="00304B83">
+      <w:tblPrEx>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1683"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2700" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p>
+        <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
           <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>Постановление Правительства РФ от 30.05.2025 N 804</w:t>
+            <w:t>Постановление Правительства РФ от 30.0</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>5.2025 N 804</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
             <w:br/>
-            <w:t>(ред. от 27.10.2025)</w:t>
+            <w:t>(ред. от 27.10.2025, с изм. от 27.08.2026)</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
             <w:br/>
-            <w:t>"Об утверждении Правил ограничения подачи (поста...</w:t>
+            <w:t>"Об утверждении Правил огр...</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2300" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p>
+        <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
           <w:pPr>
-            <w:jc w:val="end"/>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">Документ предоставлен </w:t>
           </w:r>
-          <w:hyperlink r:id="rId1" w:history="0" w:tooltip="КонсультантПлюс - надежная правовая система">
+          <w:hyperlink r:id="rId1" w:tooltip="КонсультантПлюс - надежная правовая система">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:noProof/>
               </w:rPr>
               <w:t>КонсультантПлюс</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:br/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>Дата сохранения: 14.11.2025</w:t>
+            <w:t>Дата сохранения: 14.09.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
     <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p/>
+  <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="40" w:type="dxa"/>
+        <w:right w:w="40" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5555"/>
+      <w:gridCol w:w="4732"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00304B83">
+      <w:tblPrEx>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="1683"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2700" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Постановление Правительства РФ от 30.05.2025 N 804</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>(ред. от 27.10.2025, с изм. от 27.08.2026)</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>"Об утверждении Правил огр...</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2300" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="00304B83" w:rsidRDefault="008D1138">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Документ предоставлен </w:t>
+          </w:r>
+          <w:hyperlink r:id="rId1" w:tooltip="КонсультантПлюс - надежная правовая система">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Дата сохранения: 14.09.2026</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00304B83" w:rsidRDefault="00304B83">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00304B83"/>
+    <w:rsid w:val="00304B83"/>
+    <w:rsid w:val="008D1138"/>
+    <w:rsid w:val="00941FF5"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:docId w15:val="{FDA50861-CA3F-4994-AED0-36C3EBD2BE89}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
     <w:rPrDefault>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:default="1" w:customStyle="1" w:styleId="0">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat">
     <w:name w:val="ConsPlusNonformat"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:sz w:val="20"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
     <w:name w:val="ConsPlusTitle"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
       <w:sz w:val="24"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
-      <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell">
     <w:name w:val="ConsPlusCell"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:sz w:val="20"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList">
     <w:name w:val="ConsPlusDocList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="18"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
     <w:name w:val="ConsPlusTitlePage"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-      <w:sz w:val="20"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm">
     <w:name w:val="ConsPlusJurTerm"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="26"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm0">
+    <w:name w:val="ConsPlusJurTerm"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList0">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:default="1" w:customStyle="1" w:styleId="0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal0">
     <w:name w:val="ConsPlusNormal"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat0">
     <w:name w:val="ConsPlusNonformat"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:sz w:val="20"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle0">
     <w:name w:val="ConsPlusTitle"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
       <w:sz w:val="24"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
-      <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell0">
     <w:name w:val="ConsPlusCell"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:sz w:val="20"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList0">
     <w:name w:val="ConsPlusDocList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="18"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage0">
     <w:name w:val="ConsPlusTitlePage"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-      <w:sz w:val="20"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm1">
     <w:name w:val="ConsPlusJurTerm"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="26"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm2">
+    <w:name w:val="ConsPlusJurTerm"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList1">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList2">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8"?>
-[...18 lines deleted...]
-</Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=351860&amp;date=14.09.2026&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=517602&amp;date=14.09.2026&amp;dst=100062&amp;field=134" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=350309&amp;date=14.09.2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="www.pravo.gov.ru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511406&amp;date=14.09.2026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=543057&amp;date=14.09.2026&amp;dst=100008&amp;field=134" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=529658&amp;date=14.09.2026&amp;dst=88&amp;field=134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=350236&amp;date=14.09.2026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=543057&amp;date=14.09.2026&amp;dst=100008&amp;field=134" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511406&amp;date=14.09.2026&amp;dst=100610&amp;field=134" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=517602&amp;date=14.09.2026&amp;dst=100062&amp;field=134" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=345575&amp;date=14.09.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+  <a:themeElements>
+    <a:clrScheme name="Стандартная">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4472C4"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Стандартная">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Стандартная">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>КонсультантПлюс Версия 4025.00.30</Application>
-  <Company>КонсультантПлюс Версия 4025.00.30</Company>
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>5084</Words>
+  <Characters>28980</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>241</Lines>
+  <Paragraphs>67</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>КонсультантПлюс Версия 4025.00.50</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>33997</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Постановление Правительства РФ от 30.05.2025 N 804
-(ред. от 27.10.2025)
+(ред. от 27.10.2025, с изм. от 27.08.2026)
 "Об утверждении Правил ограничения подачи (поставки) и отбора газа"</dc:title>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>