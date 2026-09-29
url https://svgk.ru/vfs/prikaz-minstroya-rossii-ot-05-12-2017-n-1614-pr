--- v0 (2025-10-07)
+++ v1 (2026-09-29)
@@ -1,3653 +1,5434 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00C51609" w:rsidRPr="00C51609" w:rsidRDefault="00425548">
+    <w:p w:rsidR="00C51609" w:rsidRPr="00C51609" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...20 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10876"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004D36AF">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="3031"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10716" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusTitlePage0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:position w:val="-61"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="3810000" cy="904875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1" name="Консультант Плюс"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3810000" cy="904875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D36AF">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="8335"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10716" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusTitlePage0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:t>Приказ Минстроя России от 05.12.2017 N 1614/пр</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(ред. от 02.06.2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>"Об утверждении Инструкции по безопасному использованию газа при удовлетворении коммунально-бытовых нужд"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(Зарегистрировано в Минюсте России 28.04.2018 N 50945)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D36AF">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="3031"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10716" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusTitlePage0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Документ предоставлен </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId7" w:tooltip="Ссылка на КонсультантПлюс">
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+                <w:t>КонсультантПлюс</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+                <w:br/>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+                <w:br/>
+              </w:r>
+            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:tooltip="Ссылка на КонсультантПлюс">
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+                <w:t>www.consultant.ru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Дата сохранения: 14.09.2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:br/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:sectPr w:rsidR="004D36AF">
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="841" w:right="595" w:bottom="841" w:left="595" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Зарегистрировано в Минюсте России 28 апреля 2018 г. N 50945</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="007B166A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="007B166A">
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>МИНИСТЕРСТВО СТРОИТЕЛЬСТВА И ЖИЛИЩНО-КОММУНАЛЬНОГО</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ХОЗЯЙСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="007B166A">
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПРИКАЗ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">от 5 декабря </w:t>
-[...13 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:t>от 5 декабря 2017 г. N 1614/пр</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ОБ УТВЕРЖДЕНИИ ИНСТРУКЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>ПО БЕЗОПАСНОМУ ИСПОЛЬЗОВАНИЮ ГАЗА ПРИ УДОВЛЕТВОРЕНИИ</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:t>ПО БЕЗОПАСНОМУ ИСПОЛЬЗОВ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>АНИЮ ГАЗА ПРИ УДОВЛЕТВОРЕНИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>КОММУНАЛЬНО-БЫТОВЫХ НУЖД</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="007B166A">
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004D36AF">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:tooltip="Приказ Минстроя России от 02.06.2026 N 343/пр &quot;О внесении изменений в Инструкцию по безопасному использованию газа при удовлетворении коммунально-бытовых нужд, утвержденную приказом Министерства строительства и жилищно-коммунального хозяйства Российской Федера">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Приказа</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Минстроя России от 02.06.2026 N 343/пр)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6">
+      <w:hyperlink r:id="rId10" w:tooltip="Постановление Правительства РФ от 09.09.2017 N 1091 (ред. от 29.05.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам обеспечения безопасности при использовании и содержании внутридомового и внутриквартирного газового о">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 9 сентября 2017 г. N 1091 "О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам обеспечения безопасности при ис</w:t>
-[...8 lines deleted...]
-        <w:spacing w:before="220"/>
+        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 9 сентября 2017 г. N 1091 "О внесении изменений в некоторые акты Прав</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ительства Российской Федерации по вопросам обеспечения безопасности при использовании и содержании внутридомового и внутриквартирного газового оборудования" (Собрание законодательства Российской Федерации, 2017, N 38, ст. 5628), приказываю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Утвердить </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P33">
+      <w:hyperlink w:anchor="P35" w:tooltip="ИНСТРУКЦИЯ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Инструкцию</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> по безопасному использованию газа при у</w:t>
-[...24 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:t xml:space="preserve"> по безопасному использованию газа при удовлетворении коммунально-бытовых нужд согласно приложению к настоящему приказу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. Контроль за исполнением настоящего приказа возложить на заместителя Министра строи</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тельства и жилищно-коммунального хозяйства Российской Федерации А.В. Чибиса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Министр</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>М.А.МЕНЬ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="007B166A">
-[...31 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Приложение</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="007B166A">
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Утверждена</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>приказом Министерства строительства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>и жилищно-коммунального хозяйства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Российской Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>от 5 декабря 2017 г. N 1614/пр</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="007B166A">
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="P33"/>
+      <w:bookmarkStart w:id="1" w:name="P35"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t>ИНСТРУКЦИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПО БЕЗОПАСНОМУ ИСПОЛЬЗОВАНИЮ ГАЗА ПРИ УДОВЛЕТВОРЕНИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>КОММУНАЛЬНО-БЫТОВЫХ НУЖД</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="007B166A">
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004D36AF">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:tooltip="Приказ Минстроя России от 02.06.2026 N 343/пр &quot;О внесении изменений в Инструкцию по безопасному использованию газа при удовлетворении коммунально-бытовых нужд, утвержденную приказом Министерства строительства и жилищно-коммунального хозяйства Российской Федера">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Приказа</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Минстроя России от 02.06.2026 N 343/пр)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
-        <w:t>I. Общ</w:t>
-[...13 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:t>I. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.1. Инструкция по безопасному использованию газа при удовлетворении коммунально-бытовых нужд (далее - Инструкция) разработана в соответствии с </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7">
+      <w:hyperlink r:id="rId12" w:tooltip="Постановление Правительства РФ от 14.05.2013 N 410 (ред. от 29.11.2025) &quot;О мерах по обеспечению безопасности при использовании и содержании внутридомового и внутриквартирного газового оборудования&quot; (вместе с &quot;Правилами пользования газом в части обеспечения без">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства Российской Федерации от 14 мая 2013 г. N 410 "О мерах по обеспечению безопасности при использовании и содержании внутридомового и внутриквартирного газового об</w:t>
-[...57 lines deleted...]
-        <w:spacing w:before="220"/>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 14 мая 2013 г. N 410 "О мерах по обеспечению безопасности при использовании и содержании внутридомового и внутриквартирного газового оборудования" (Собрание законодательства Российской Ф</w:t>
+      </w:r>
+      <w:r>
+        <w:t>едерации, 2013, N 21, ст. 2648; 2014, N 18, ст. 2187; 2015, N 37, ст. 5153; 2017, N 38, ст. 5628, N 42, ст. 6160).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1.2. Лицами, ответственными за безопасное использование и содержание внутридомового газового оборудования (далее - ВДГО) и внутриквартирного </w:t>
+      </w:r>
+      <w:r>
+        <w:t>газового оборудования (далее - ВКГО), являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в отношении ВДГО в многоквартирном доме - лица, осуществляющие управление многоквартирными домами, оказывающие услуги и (или) выполняющие работы по содержанию и ремонту общего имущества в многоквартирных дома</w:t>
+      </w:r>
+      <w:r>
+        <w:t>х (в том числе управляющие организации, товарищества собственников жилья, жилищные кооперативы или иные специализированные потребительские кооперативы), а при непосредственном управлении многоквартирным домом собственниками помещений в многоквартирном доме</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - собственники таких помещений или один из собственников помещений в таком доме или иное лицо, имеющее полномочие, удостоверенное доверенностью, выданной собственниками помещений в многоквартирном доме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в отношении ВДГО в домовладении - собственники (поль</w:t>
+      </w:r>
+      <w:r>
+        <w:t>зователи) домовладений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>в отношении ВКГО - собственники (пользователи) помещений, расположенных в многоквартирном доме, в которых размещено такое оборудование.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="007B166A">
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">II. Инструктаж по безопасному использованию </w:t>
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:t>II. Инструктаж по безопасному использованию газа</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>при удовлетворении коммунально-бытовых нужд</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="007B166A">
-[...11 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="P48"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="P52"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
-        <w:t xml:space="preserve">2.1. В целях обеспечения безопасного использования газа при удовлетворении коммунально-бытовых нужд специализированная организация, с которой заключен договор о техническом обслуживании и ремонте ВДГО и </w:t>
-[...28 lines deleted...]
-        <w:spacing w:before="220"/>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.1. В целях обеспечения безопасного использования газа при удовлетворении коммунально-бытовых нужд специализированная организация, с которой заключен договор о техническом обслуживании и ремонте ВДГО и (или) ВКГО, проводит первичный и повторный (очередной)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> инструктаж по безопасному использованию газа при удовлетворении коммунально-бытовых нужд (далее соответственно - первичный инструктаж, повторный (очередной) инструктаж):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в отношении ВДГО многоквартирного дома - лиц, осуществляющих управление многоквартирн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ыми домами, оказывающих услуги и (или) выполняющих работы по содержанию и ремонту общего имущества в многоквартирных домах (в том числе управляющих организаций, товариществ собственников жилья, жилищных кооперативов или иных специализированных потребительс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ких кооперативов) или их представителей, а при непосредственном управлении многоквартирным домом собственниками помещений в многоквартирном доме - собственников </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>таких помещений или одного из собственников помещений в таком доме или иного лица, имеющего пол</w:t>
+      </w:r>
+      <w:r>
+        <w:t>номочие, удостоверенное доверенностью, выданной собственниками помещений в многоквартирном доме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>в отношении ВДГО в домовладении - собственников (пользователей) домовладений или их представителей;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...59 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в отношении ВКГО - собственников (пользователей) помещений,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> расположенных в многоквартирном доме, в которых размещено такое оборудование, или их представителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.2. Первичный инструктаж должен проводиться после заключения со специализированной организацией договора о техническом обслуживании и ремонте ВДГО и (или</w:t>
+      </w:r>
+      <w:r>
+        <w:t>) ВКГО. Плата за проведение первичного инструктажа не взимается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.3. Первичный инструктаж должен проводиться специализированной организацией до выполнения работ по первичному пуску газа (в том числе баллона со сжиженным углеводородным газом (далее - балло</w:t>
+      </w:r>
+      <w:r>
+        <w:t>н СУГ) в ВДГО и (или) ВКГО, а также в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>перед вселением собственников (пользователей) в принадлежащие им на праве собственности (ином законном основании) газифицированные жилые помещения, кроме случаев наличия у данных лиц документа, подтв</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ерждающего прохождение ими первичного инструктажа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>при переводе действующего бытового газоиспользующего оборудования с одного вида газообразного топлива на другой;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...37 lines deleted...]
-      <w:hyperlink r:id="rId8">
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>при изменении типа (вида) используемого бытового газоиспользующего оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>при перевод</w:t>
+      </w:r>
+      <w:r>
+        <w:t>е действующего бытового оборудования для целей пищеприготовления, отопления и (или) горячего водоснабжения с твердого топлива (уголь, дрова, торф) на газообразное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.4. Первичный инструктаж должен проводиться по месту расположения ВДГО и (или) ВКГО сотрудн</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">иком специализированной организации, соответствующим требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:tooltip="Постановление Правительства РФ от 14.05.2013 N 410 (ред. от 29.11.2025) &quot;О мерах по обеспечению безопасности при использовании и содержании внутридомового и внутриквартирного газового оборудования&quot; (вместе с &quot;Правилами пользования газом в части обеспечения без">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Правилами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> пользования газом в части обеспечения безопасности при использовании и содержании внутридомового и внутриквартирного газового оборудования при предоставлении коммунальной услуги по газоснабжению, утверж</w:t>
-[...25 lines deleted...]
-        <w:spacing w:before="220"/>
+        <w:t xml:space="preserve"> пользования газом в части обеспечения</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> безопасности при использовании и содержании внутридомового и внутриквартирного газового оборудования при предоставлении коммунальной услуги по газоснабжению, утвержденными постановлением Правительства Российской Федерации от 14 мая 2013 г. N 410 (Собрание</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> законодательства Российской Федерации, 2013, N 21, ст. 2648; 2014, N 18, ст. 2187; 2015, N 37, ст. 5153; 2017, N 38, ст. 5628; N 42, ст. 6160) (далее - Правила пользования газом), с применением технических средств и действующего бытового газоиспользующего</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> оборудования, в том числе бытового газоиспользующего оборудования с организованным отводом продуктов сгорания в дымовой канал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.5. Содержание первичного инструктажа должно формироваться в зависимости от вида газа, назначения и типов (видов) установленног</w:t>
+      </w:r>
+      <w:r>
+        <w:t>о в жилых помещениях ВДГО и (или) ВКГО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>2.6. Первичный инструктаж должен включать в себя следующую информацию:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...47 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>пределы воспламеняемости и взрываемости углеводородных газов (метан, пропан, бутан), физиологическое воздействие на человека углеводородных газов</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, а также углекислого газа и угарного газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>состав и свойства продуктов сгорания газа, обеспечение притока воздуха для полного сгорания газа, эффективное и экономичное использование газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>порядок присоединения бытового газоиспользующего оборудования к дымо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>вым каналам; устройство и работа дымовых и вентиляционных каналов; проверка тяги в дымовых и вентиляционных каналах, причины ее нарушения; последствия работы бытового газоиспользующего оборудования при нарушении тяги в дымовых и вентиляционных каналах; вен</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тиляция помещений, в которых установлено бытовое газоиспользующее оборудование, организация работ по проверке состояния, очистке и ремонту дымовых и вентиляционных каналов, содержанию их в надлежащем состоянии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>порядок действий при отсутствии (нарушении) тяги в дымовых и вентиляционных каналах; последствия использования задвижки (шибера) на дымовых каналах;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...79 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>основные технические характеристики, принципы работы, общие сведения об устройстве, конструкции, назначении</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> и составе ВДГО и ВКГО; способы присоединения и крепления ВДГО и ВКГО, правила безопасности при использовании и содержании ВДГО и ВКГО, виды неисправностей ВДГО и ВКГО, места возможных утечек газа, причины их возникновения, способы обнаружения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>устройство,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> конструкция, основные технические характеристики, размещение и принципы работы резервуарных, групповых и индивидуальных баллонных установок со сжиженным углеводородным газом (далее - баллонные установки СУГ); возможные неисправности, возникающие при испол</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ьзовании резервуарных, групповых и индивидуальных баллонных установок СУГ, последствия их переполнения и нагрева баллона СУГ; правила хранения и порядок действий по замене баллонных установок СУГ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>действия при обнаружении неисправностей ВДГО и ВКГО, обнару</w:t>
+      </w:r>
+      <w:r>
+        <w:t>жении утечки (запаха) газа в помещении, срабатывании сигнализаторов или систем контроля загазованности помещений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>правила оказания первой помощи при ожогах, обморожениях (для баллонных установок СУГ), отравлениях, удушье, поражениях электрическим током.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>7. Лица, прошедшие первичный инструктаж, регистрируются в журнале учета первичного инструктажа по безопасному использованию газа при удовлетворении коммунально-бытовых нужд, ведение и хранение которого осуществляется специализированной организацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>2.8. Лицу, прошедшему первичный инструктаж, выдаются копия Инструкции, а также документ, подтверждающий прохождение первичного инструктажа.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...2 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.9. Повторный (очередной) инструктаж лиц, указанных в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P48">
+      <w:hyperlink w:anchor="P52" w:tooltip="2.1. В целях обеспечения безопасного использования газа при удовлетворении коммунально-бытовых нужд специализированная организация, с которой заключен договор о техническом обслуживании и ремонте ВДГО и (или) ВКГО, проводит первичный и повторный (очередной) ин">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 2.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Инструкции, должен проводиться специализированной организацией при очередном техническом обслуживании ВДГО и (или) ВКГО. Плата за проведение повторного (очередного) инструктажа не взимается.</w:t>
-[...24 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:t xml:space="preserve"> Инструкции, до</w:t>
+      </w:r>
+      <w:r>
+        <w:t>лжен проводиться специализированной организацией при очередном техническом обслуживании ВДГО и (или) ВКГО. Плата за проведение повторного (очередного) инструктажа не взимается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>2.10. Собственник (пользователь) домовладения или жилого помещения в многокварт</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ирном доме или его представитель, прошедший первичный или повторный (очередной) инструктаж, должен ознакомить с требованиями Инструкции всех лиц, постоянно проживающих совместно с ним в занимаемом жилом помещении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
-        <w:t>II</w:t>
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:t>III. Правила безопасного использования га</w:t>
+      </w:r>
+      <w:r>
+        <w:t>за лицами,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>осуществляющими управление многоквартирными домами,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>оказывающими услуги и (или) выполняющими работы</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>по содержанию и ремонту общего имущества</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>в многоквартирных домах</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="007B166A">
-[...31 lines deleted...]
-      <w:hyperlink w:anchor="P151">
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.1. Лицам, осуществляющим управление многоквартирными домами, оказывающим услу</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ги и (или) выполняющим работы по содержанию и ремонту общего имущества в многоквартирных домах, необходимо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3.1.1. При обнаружении утечки газа и (или) срабатывании сигнализаторов или систем загазованности помещений выполнять действия, перечисленные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P166" w:tooltip="V. Действия при обнаружении утечки газа">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>главе V</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Инструкции.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...26 lines deleted...]
-      <w:hyperlink r:id="rId9">
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.1.2. Назначить лицо, ответственное за безопасное использование и содержание ВДГО, которое должно пройти первичный инструктаж с применением технических средств и действ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ующего бытового газоиспользующего оборудования, в том числе бытового газоиспользующего оборудования с организованным отводом продуктов сгорания в дымовой канал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.1.3. Обеспечивать надлежащее содержание дымовых и вентиляционных каналов путем проверки состо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>яния и функционирования дымовых и вентиляционных каналов, при необходимости их очистки и (или) ремонта самостоятельно, либо путем заключения договора об их проверке, а также при необходимости об очистке и (или) о ремонте с организацией, осуществляющей указ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>анные работы &lt;1&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. 3.1.3 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:tooltip="Приказ Минстроя России от 02.06.2026 N 343/пр &quot;О внесении изменений в Инструкцию по безопасному использованию газа при удовлетворении коммунально-бытовых нужд, утвержденную приказом Министерства строительства и жилищно-коммунального хозяйства Российской Федера">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t>Положением</w:t>
+          <w:t>Приказа</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> о лицензировании д</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">личие тяги, а также при необходимости очистку и (или) ремонт дымовых и </w:t>
+        <w:t xml:space="preserve"> Минстроя России от 02.06.2026 N 343/пр)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>--------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">&lt;1&gt; </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:tooltip="Постановление Правительства РФ от 14.05.2013 N 410 (ред. от 29.11.2025) &quot;О мерах по обеспечению безопасности при использовании и содержании внутридомового и внутриквартирного газового оборудования&quot; (вместе с &quot;Правилами пользования газом в части обеспечения без">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Подпункт "а" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правил пользования газом в части обеспечения безопасности при использовании и содержании внутридомового и внутри</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">квартирного газового оборудования при предоставлении коммунальной услуги по газоснабжению, утвержденных постановлением Правительства Российской Федерации от 14 мая 2013 г. N 410. В соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:tooltip="Постановление Правительства РФ от 14.05.2013 N 410 (ред. от 29.11.2025) &quot;О мерах по обеспечению безопасности при использовании и содержании внутридомового и внутриквартирного газового оборудования&quot; (вместе с &quot;Правилами пользования газом в части обеспечения без">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 14 мая 2013 г. N 410 "О мерах по обеспечению безопасности при использовании и содержании внутридомового и внутриквартирного газово</w:t>
+      </w:r>
+      <w:r>
+        <w:t>го оборудования" данный акт действует до 1 сентября 2029 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(сноска введена </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:tooltip="Приказ Минстроя России от 02.06.2026 N 343/пр &quot;О внесении изменений в Инструкцию по безопасному использованию газа при удовлетворении коммунально-бытовых нужд, утвержденную приказом Министерства строительства и жилищно-коммунального хозяйства Российской Федера">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Приказом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Минстроя России от 02.06.2026 N 343/пр)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3.1.4. До начала выполнения работ по проверке состояния, очистке и ремонту дымовых и вентиляционных каналов уведомить собственника (пользователя) помещения в многоквартирном доме о необходимости отключения бытового газоиспользующего оборудования на период </w:t>
+      </w:r>
+      <w:r>
+        <w:t>проведения указанных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3.1.5. В отопительный период обеспечивать предотвращение обмерзания и закупорки </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>вентиляционных каналов (в том числе оголовков каналов).</w:t>
-[...47 lines deleted...]
-        <w:spacing w:before="220"/>
+        <w:t>оголовков дымовых и вентиляционных каналов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.1.6. В случае установления ненадлежащего состояния дымовых и (или) вентиляционных каналов многоквартир</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ного дома незамедлительно уведомить собственников (пользователей) помещений в многоквартирном доме о недопустимости использования бытового газоиспользующего оборудования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>3.1.7. Обеспечить надлежащую эксплуатацию ВДГО.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...38 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.1.8. Незамедлительно сообщить в ава</w:t>
+      </w:r>
+      <w:r>
+        <w:t>рийно-диспетчерскую службу газораспределительной организации об обнаружении следующих нарушений:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>наличие утечки газа и (или) срабатывание сигнализаторов или систем контроля загазованности помещений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">отсутствие или нарушение тяги в дымовых и вентиляционных </w:t>
+      </w:r>
+      <w:r>
+        <w:t>каналах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">отклонение величины давления газа от значений, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId18" w:tooltip="Постановление Правительства РФ от 06.05.2011 N 354 (ред. от 19.12.2025) &quot;О предоставлении коммунальных услуг собственникам и пользователям помещений в многоквартирных домах и жилых домов&quot; (вместе с &quot;Правилами предоставления коммунальных услуг собственникам и п">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Правилами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> предоставления коммунальных услуг собственникам и пользователям помещений в многоквартирных домах и жилых домов, утвержденными постан</w:t>
-[...25 lines deleted...]
-        <w:spacing w:before="220"/>
+        <w:t xml:space="preserve"> предоставления коммунальных услуг собственник</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ам и пользователям помещений в многоквартирных домах и жилых домов, утвержденными постановлением Правительства Российской Федерации от 6 мая 2011 г. N 354 (Собрание законодательства Российской Федерации, 2011, N 22, ст. 3168; 2012, N 23, ст. 3008; N 36, ст</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. 4908; 2013, N 16, ст. 1972; N 21, ст. 2648; N 31, ст. 4216; N 39, ст. 4979; 2014, N 8, ст. 811; N 9, ст. 919; N 14, ст. 1627; N 40, N 5428; N 47, ст. 6550; N 52, ст. 7773; 2015, N 9, ст. 1316; N 37, ст. 5153; 2016, N 1, ст. 244; N 27, ст. 4501; 2017, N 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, ст. 338; N 11, ст. 1557; N 27, ст. 4052; N 38, ст. 5628; Официальный интернет-портал правовой информации </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>www.pravo.gov.ru</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, 3 апреля 2018 г., N 0001201804030028) (далее - Правила предоставления коммунальных услуг);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r>
+        <w:t>риостановление подачи газа без предварительного уведомления со стороны специализированной организации или поставщика газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>несанкционированное перекрытие запорной арматуры (кранов), установленной на газопроводах, входящих в состав ВДГО;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...13 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">повреждение ВДГО и </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(или) ВКГО;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>авария либо иная чрезвычайная ситуация, возникшая при пользовании газом.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...27 lines deleted...]
-        <w:t xml:space="preserve">3.1.10. Обеспечивать сохранность договора о техническом обслуживании и ремонте ВДГО и </w:t>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.1.9. Обеспечивать наличие проектной, эксплуатационной и другой технической документации, в том числе подтверждающей надлежащее техническое состояние ВДГО, дымовых и вентиляционных каналов, а также представлять копии указанных документов по запросу специа</w:t>
+      </w:r>
+      <w:r>
+        <w:t>лизированной организации, уполномоченных органов исполнительной власти субъектов Российской Федерации, осуществляющих региональный государственный жилищный надзор (далее - органы государственного жилищного надзора).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:tooltip="Приказ Минстроя России от 02.06.2026 N 343/пр &quot;О внесении изменений в Инструкцию по безопасному использованию газа при удовлетворении коммунально-бытовых нужд, утвержденную приказом Министерства строительства и жилищно-коммунального хозяйства Российской Федера">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Приказа</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Минстроя России от 02.06.2026 N 343/пр)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.1.10. Обеспечивать сохранность договора о техническом обслуживании и ремонте ВДГО и (или) ВКГО, договора о техн</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ическом диагностировании ВДГО и (или) ВКГО (при наличии), а </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(или) ВКГО, договора о техническом диагностировании ВДГО и (или) ВКГО (при наличии), а также актов с</w:t>
-[...141 lines deleted...]
-      <w:r>
+        <w:t>также актов сдачи-приемки выполненных работ (оказанных услуг), уведомлений (извещений) специализированной организации, поставщика газа, предписаний органов государственного жилищного надзора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(в р</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ед. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:tooltip="Приказ Минстроя России от 02.06.2026 N 343/пр &quot;О внесении изменений в Инструкцию по безопасному использованию газа при удовлетворении коммунально-бытовых нужд, утвержденную приказом Министерства строительства и жилищно-коммунального хозяйства Российской Федера">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Приказа</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Минстроя России от 02.06.2026 N 343/пр)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.1.11. Обеспечивать своевременное техническое обслуживание, ремонт, техничес</w:t>
+      </w:r>
+      <w:r>
+        <w:t>кое диагностирование и замену ВДГО и (или) ВКГО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3.1.12. Не позднее чем за 10 рабочих дней до начала планового перерыва подачи и (или) снижения рабочего давления холодной воды информировать собственников (пользователей) помещений в многоквартирном доме, в </w:t>
+      </w:r>
+      <w:r>
+        <w:t>которых размещены теплогенераторы, о сроках такого перерыва.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.1.13. Содержать в надлежащем техническом и санитарном состоянии помещения, в которых размещено ВДГО, подвалы, погреба, подполья, технические этажи и коридоры, поддерживать в рабочем состоянии э</w:t>
+      </w:r>
+      <w:r>
+        <w:t>лектроосвещение и вентиляцию в указанных помещениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.1.14. Не реже 1 раза в 10 рабочих дней проводить проверку загазованности подвалов, погребов, подполий и технических этажей с фиксацией результатов контроля в журнале проверок с указанием даты проведени</w:t>
+      </w:r>
+      <w:r>
+        <w:t>я проверок, лиц, которыми они были проведены, помещений, в которых проводились проверки, результатов проведения проверок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.1.15. Перед входом в подвалы, погреба, подполья и технические этажи до включения электроосвещения или зажигания огня убедиться в отс</w:t>
+      </w:r>
+      <w:r>
+        <w:t>утствии загазованности указанных помещений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.1.16. Своевременно принимать меры по исполнению уведомлений (извещений) специализированной организации, а также предписаний органов государственного жилищного надзора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:tooltip="Приказ Минстроя России от 02.06.2026 N 343/пр &quot;О внесении изменений в Инструкцию по безопасному использованию газа при удовлетворении коммунально-бытовых нужд, утвержденную приказом Министерства строительства и жилищно-коммунального хозяйства Российской Федера">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Приказа</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Минстроя России от 02.06.2026 N 343/пр)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.1.17. В любое время суток обеспечивать беспрепятственный доступ в помещения, в которых размещено ВДГО, а также ок</w:t>
+      </w:r>
+      <w:r>
+        <w:t>азывать содействие в обеспечении доступа к ВКГО работникам аварийно-диспетчерской службы газораспределительной организации, а также иных экстренных оперативных служб в целях предупреждения, локализации и ликвидации аварий, связанных с использованием и соде</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ржанием ВДГО и (или) ВКГО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.1.18. Обеспечивать приток воздуха в помещение в многоквартирном доме, в котором установлено газоиспользующее оборудование, входящее в состав ВДГО. При этом в нижней части двери или стены, выходящей в смежное помещение, необходи</w:t>
+      </w:r>
+      <w:r>
+        <w:t>мо предусматривать решетку или зазор между дверью и полом, а также специальные приточные устройства в наружных стенах или окнах указанного помещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.1.19. На основании договора о техническом обслуживании и ремонте ВДГО и (или) ВКГО и договора о техничес</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ком диагностировании ВДГО и (или) ВКГО обеспечивать представителям специализированной организации доступ к ВДГО, а также содействовать обеспечению им доступа к ВКГО в целях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>проведения работ по техническому обслуживанию, ремонту, установке, замене, техническому диагностированию ВДГО и (или) ВКГО;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...23 lines deleted...]
-      <w:hyperlink r:id="rId11">
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>проведения профилактических и внеплановых работ, направленных на безопасное использование ВДГО и (или) ВКГО;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>приостановления, возобн</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">овления подачи газа в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:tooltip="Постановление Правительства РФ от 14.05.2013 N 410 (ред. от 29.11.2025) &quot;О мерах по обеспечению безопасности при использовании и содержании внутридомового и внутриквартирного газового оборудования&quot; (вместе с &quot;Правилами пользования газом в части обеспечения без">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Правилами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> пользования газом, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId24" w:tooltip="Постановление Правительства РФ от 06.05.2011 N 354 (ред. от 19.12.2025) &quot;О предоставлении коммунальных услуг собственникам и пользователям помещений в многоквартирных домах и жилых домов&quot; (вместе с &quot;Правилами предоставления коммунальных услуг собственникам и п">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Правилами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> предоставления </w:t>
-[...4 lines deleted...]
-      <w:hyperlink r:id="rId13">
+        <w:t xml:space="preserve"> предоставления коммунальных услуг, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:tooltip="Постановление Правительства РФ от 21.07.2008 N 549 (ред. от 20.06.2026, с изм. от 27.08.2026) &quot;О порядке поставки газа для обеспечения коммунально-бытовых нужд граждан&quot; (вместе с &quot;Правилами поставки газа для обеспечения коммунально-бытовых нужд граждан&quot;)  {Кон">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пра</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>вилами</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> поставки газа для обеспечения коммунально-бытовых нужд граждан, утвержденными постановлением Правительства Российской Федерации от 21 июля 2008 г. N 549 (Собрание законодательства Российской Федерации, 2008, N 30, ст. 3635; 2011, N 22, ст. 3168; 201</w:t>
+      </w:r>
+      <w:r>
+        <w:t>3, N 21, ст. 2648; 2014, N 8, ст. 811; 2014, N 18, ст. 2187; 2017, N 38, ст. 5628) (далее - Правила поставки газа).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>IV. Правила безопасного использования газа собственниками</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(пользователями) домовладений по отношению к ВДГО</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>и помещений в многоквартирных д</w:t>
+      </w:r>
+      <w:r>
+        <w:t>омах по отношению к ВКГО</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. Собственникам (пользователям) домовладений и помещений в многоквартирных домах необходимо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.1. Знать и соблюдать Инструкцию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.2. При обнаружении утечки газа и (или) срабатывании сигнализаторов или систем загазованности помеще</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ний выполнять действия, перечисленные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P166" w:tooltip="V. Действия при обнаружении утечки газа">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>главе V</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Инструкции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.3. Следить за состоянием дымовых и вентиляционных каналов, содержать в чистоте карманы чистки дымоходов, проверять наличие</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> тяги до включения и во время работы бытового газоиспользующего оборудования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.4. Обеспечить извлечение задвижки (шибера) при ее наличии из конструкции отопительной бытовой печи с установленным газогорелочным устройством и герметизацию с внешней стороны с</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тенки дымового канала образовавшегося отверстия (щели).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.5. Перед розжигом горелок бытового газоиспользующего оборудования обеспечить предварительную вентиляцию камеры сгорания (топки печи, духового шкафа) в течение 3 - 5 минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.6. После окончания польз</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ования газом закрыть краны на бытовом газоиспользующем оборудовании, а при размещении баллона СУГ внутри домовладения или помещения в многоквартирном доме - дополнительно закрыть вентиль баллона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.7. Незамедлительно сообщать в аварийно-диспетчерскую служб</w:t>
+      </w:r>
+      <w:r>
+        <w:t>у газораспределительной организации об обнаружении следующих фактов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>наличие утечки газа и (или) срабатывания сигнализаторов или систем контроля загазованности помещений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>отсутствие или нарушение тяги в дымовых и вентиляционных каналах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">отклонение величины давления газа от значений, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:tooltip="Постановление Правительства РФ от 06.05.2011 N 354 (ред. от 19.12.2025) &quot;О предоставлении коммунальных услуг собственникам и пользователям помещений в многоквартирных домах и жилых домов&quot; (вместе с &quot;Правилами предоставления коммунальных услуг собственникам и п">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Правилами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> поставки газа для обеспечения коммунально-бытовых нужд гражд</w:t>
-[...86 lines deleted...]
-      <w:hyperlink w:anchor="P151">
+        <w:t xml:space="preserve"> предоставления коммунальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>приостановление под</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ачи газа без предварительного уведомления со стороны специализированной организации или поставщика газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>несанкционированное перекрытие запорной арматуры (кранов), расположенной на газопроводах, входящих в состав ВДГО;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>повреждение ВДГО и (или) ВКГО;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>авария</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> либо иная чрезвычайная ситуация, возникшая при пользовании газом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>протекание через ВДГО и (или) ВКГО токов утечки, замыкания на корпус бытового газоиспользующего оборудования и уравнительных токов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.8. Перед входом в подвалы и погреба до включения электр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>оосвещения или зажигания огня убедиться в отсутствии загазованности помещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.9. Обеспечивать в течение сроков, установленных федеральными законами, иными нормативными правовыми актами Российской Федерации, хранение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>уведомлений (извещений) специализированной организации, поставщика газа, предписаний органов государственного жилищного надзора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:tooltip="Приказ Минстроя России от 02.06.2026 N 343/пр &quot;О внесении изменений в Инструкцию по безопасному использованию газа при удовлетворении коммунально-бытовых нужд, утвержденную приказом Министерства строительства и жилищно-коммунального хозяйства Российской Федера">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t>главе V</w:t>
+          <w:t>Приказа</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Инструкции.</w:t>
-[...101 lines deleted...]
-      <w:hyperlink r:id="rId14">
+        <w:t xml:space="preserve"> Минстроя России от 02.06.2026 N 343/пр)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>технической документации на ВДГО и (или) ВКГО, копии которой должны своевременно представляться по запросу специализированной организации, органов государственного жилищного надзора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:tooltip="Приказ Минстроя России от 02.06.2026 N 343/пр &quot;О внесении изменений в Инструкцию по безопасному использованию газа при удовлетворении коммунально-бытовых нужд, утвержденную приказом Министерства строительства и жилищно-коммунального хозяйства Российской Федера">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Приказа</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Минстроя России от 02.06.2026 N 343/пр)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>договора о техническом обслуживании и ремонте ВДГО и (или) ВКГО, договора о техническом ди</w:t>
+      </w:r>
+      <w:r>
+        <w:t>агностировании ВДГО и (или) ВКГО (при наличии), а также актов сдачи-приемки выполненных работ (оказанных услуг).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.10. Обеспечивать своевременное техническое обслуживание, ремонт, техническое диагностирование и замену ВДГО и (или) ВКГО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4.11. Своевременно </w:t>
+      </w:r>
+      <w:r>
+        <w:t>принимать меры по исполнению уведомлений (извещений) специализированной организации, а также предписаний органов государственного жилищного надзора в части соблюдения обязательных требований к наличию договора о техническом обслуживании и ремонте ВДГО и (и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ли) ВКГО со специализированной организацией, соответствующей требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:tooltip="Постановление Правительства РФ от 14.05.2013 N 410 (ред. от 29.11.2025) &quot;О мерах по обеспечению безопасности при использовании и содержании внутридомового и внутриквартирного газового оборудования&quot; (вместе с &quot;Правилами пользования газом в части обеспечения без">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Правилами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> предоставления коммунальных услуг;</w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve">4.8. Перед входом в подвалы и погреба до включения электроосвещения или зажигания </w:t>
+        <w:t xml:space="preserve"> пользования газом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:tooltip="Приказ Минстроя России от 02.06.2026 N 343/пр &quot;О внесении изменений в Инструкцию по безопасному использованию газа при удовлетворении коммунально-бытовых нужд, утвержденную приказом Министерства строительства и жилищно-коммунального хозяйства Российской Федера">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Приказа</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Минстроя России от 02.06.2026 N 343/пр)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.12. В любое время суток обеспечивать беспрепятственный доступ в помещения, в кото</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">рых размещено ВДГО и (или) ВКГО, работникам аварийно-диспетчерской службы газораспределительной организации, а также других экстренных оперативных служб в целях предупреждения, локализации и ликвидации аварий, связанных с использованием и содержанием </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>огн</w:t>
-[...85 lines deleted...]
-      <w:hyperlink r:id="rId15">
+        <w:t xml:space="preserve">ВДГО </w:t>
+      </w:r>
+      <w:r>
+        <w:t>и (или) ВКГО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="P154"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:t xml:space="preserve">4.13. В случае предстоящего отсутствия лиц более 24 часов в помещении в многоквартирном доме закрывать запорную арматуру (краны), расположенную на ответвлениях (опусках) к бытовому газоиспользующему оборудованию, кроме отопительного бытового </w:t>
+      </w:r>
+      <w:r>
+        <w:t>газоиспользующего оборудования, рассчитанного на непрерывную работу и оснащенного соответствующей автоматикой безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="P155"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:t>4.14. Закрывать запорную арматуру (краны), расположенную на ответвлениях (опусках) к отопительному бытовому газоиспользующему оборуд</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ованию, в том числе рассчитанному на непрерывную работу и оснащенному соответствующей автоматикой безопасности, в случае предстоящего отсутствия лиц более 48 часов в помещении в многоквартирном доме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.15. Обеспечивать доступ представителей специализирован</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ной организации, поставщика газа к ВДГО и (или) ВКГО в целях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>проведения работ по техническому обслуживанию, ремонту, установке, замене, техническому диагностированию ВДГО и (или) ВКГО;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">приостановления подачи газа в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:tooltip="Постановление Правительства РФ от 14.05.2013 N 410 (ред. от 29.11.2025) &quot;О мерах по обеспечению безопасности при использовании и содержании внутридомового и внутриквартирного газового оборудования&quot; (вместе с &quot;Правилами пользования газом в части обеспечения без">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Правилами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> пользования газом.</w:t>
-[...89 lines deleted...]
-      <w:hyperlink r:id="rId16">
+        <w:t xml:space="preserve"> пользования газом, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:tooltip="Постановление Правительства РФ от 06.05.2011 N 354 (ред. от 19.12.2025) &quot;О предоставлении коммунальных услуг собственникам и пользователям помещений в многоквартирных домах и жилых домов&quot; (вместе с &quot;Правилами предоставления коммунальных услуг собственникам и п">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Правилами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> пользования газом, </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId17">
+        <w:t xml:space="preserve"> предоставления коммунальных услуг, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:tooltip="Постановление Правительства РФ от 21.07.2008 N 549 (ред. от 20.06.2026, с изм. от 27.08.2026) &quot;О порядке поставки газа для обеспечения коммунально-бытовых нужд граждан&quot; (вместе с &quot;Правилами поставки газа для обеспечения коммунально-бытовых нужд граждан&quot;)  {Кон">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Правилами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> предоставления коммунальных услуг, </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId18">
+        <w:t xml:space="preserve"> поставки газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.16. Следить за исправностью работы быт</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ового газоиспользующего оборудования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.17. Обеспечивать надлежащее техническое состояние ВДГО и (или) ВКГО, приборов учета газа и сохранность установленных на них пломб.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.18. Содержать в надлежащем санитарном состоянии помещения, в которых размещено ВДГО</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> и (или) ВКГО, поддерживать в рабочем состоянии электроосвещение и вентиляцию в указанных помещениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.19. Содержать бытовое газоиспользующее оборудование в чистоте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.20. Устанавливать (размещать) мебель и иные легковоспламеняющиеся предметы и материалы на безопасном расстоянии от бытового газоиспользующего оборудования в соответствии с требованиями норм противопожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4.21. Обеспечивать приток воздуха </w:t>
+      </w:r>
+      <w:r>
+        <w:t>в помещение, в котором установлено газоиспользующее оборудование, входящее в состав ВДГО и (или) ВКГО. При этом в нижней части двери или стены, выходящей в смежное помещение, необходимо предусматривать решетку или зазор между дверью и полом, а также специа</w:t>
+      </w:r>
+      <w:r>
+        <w:t>льные приточные устройства в наружных стенах или окнах указанного помещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="P166"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:t>V. Действия при обнаружении утечки газа</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5.1. При обнаружении в помещении (домовладении, квартире, подъезде, подвале, погребе и иных) утечки газа и (или) срабатывании сигнализато</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ров или систем контроля загазованности помещений необходимо принять следующие меры:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>немедленно прекратить пользование бытовым газоиспользующим оборудованием;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>перекрыть запорную арматуру (краны) на бытовом газоиспользующем оборудовании и на ответвлении (отпуске) к нему;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>при размещении баллона СУГ внутри домовладения или помещения в многоквартирном доме - дополнительно закрыть вентиль баллона СУГ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>незамедлительно</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> обеспечить приток воздуха в помещения, в которых обнаружена утечка газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в целях предотвращения появления искры не включать и не выключать электрические приборы и оборудование, в том числе электроосвещение, электрозвонок, радиоэлектронные средства связи (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>мобильный телефон и иные);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>не зажигать огонь, не курить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>принять меры по удалению людей из загазованной среды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>оповестить (при наличии возможности) о мерах предосторожности людей, находящихся в смежных помещениях в многоквартирном доме, в том числе в помещ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ениях, относящихся к общему имуществу собственников помещений в многоквартирном доме (в подъезде, коридоре, лестничной клетке и иных);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>покинуть помещение, в котором обнаружена утечка газа, и перейти в безопасное место, откуда сообщить о наличии утечки газа</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> по телефону в аварийно-диспетчерскую службу газораспределительной организации (при вызове с мобильного телефона набрать 112, при вызове со стационарного телефона набрать 04), а также при необходимости в другие экстренные оперативные службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>VI. Правила о</w:t>
+      </w:r>
+      <w:r>
+        <w:t>бращения с ВДГО и ВКГО лицами, осуществляющими</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>управление многоквартирными домами, оказывающими услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>и (или) выполняющими работы по содержанию и ремонту общего</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>имущества в многоквартирных домах, собственниками</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(пользователями) домовладений и помещений</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:t>многоквартирных домах</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>6. Лица, осуществляющие управление многоквартирными домами, оказывающие услуги и (или) выполняющие работы по содержанию и ремонту общего имущества в многоквартирных домах, собственники (пользователи) домовладений и помещений в многок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>вартирных домах не должны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.1. Совершать действия по монтажу газопроводов сетей газопотребления и их технологическому присоединению к сети газораспределения или иному источнику газа, а также по подключению бытового газоиспользующего оборудования к газопро</w:t>
+      </w:r>
+      <w:r>
+        <w:t>воду или резервуарной, групповой или индивидуальной баллонной установке СУГ без соблюдения требований, предусмотренных законодательством Российской Федерации (самовольная газификация).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>6.2. Проводить с нарушением законодательства Российской Федерации переу</w:t>
+      </w:r>
+      <w:r>
+        <w:t>стройство ВДГО и (или) ВКГО, дымовых и вентиляционных каналов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.3. Закрывать (замуровывать, заклеивать) отверстия дымовых и вентиляционных каналов, люки карманов чистки дымоходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>6.4. Осуществлять самовольное переустройство и (или) перепланировку помещен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ий, в которых установлено ВДГО и (или) ВКГО, без согласования с органом местного самоуправления в порядке, предусмотренном жилищным законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.5. Самостоятельно без привлечения специализированной организации осуществлять пров</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ерку срабатывания сигнализаторов или систем контроля загазованности помещений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.6. Устанавливать задвижку (шибер) на дымовом канале, дымоходе, дымоотводе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.7. Использовать, устанавливать газогорелочное устройство в отопительных бытовых печах при их разме</w:t>
+      </w:r>
+      <w:r>
+        <w:t>щении в помещениях многоквартирных домов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.8. Использовать, устанавливать бытовое газоиспользующее оборудование, мощность которого превышает значения, допускаемые нормативными правовыми актами Российской Федерации, техническими документами и проектной док</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ументацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.9. Нарушать сохранность пломб, установленных на приборах учета газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.10. Самовольно подключать ВДГО и (или) ВКГО, в том числе бытовое газоиспользующее оборудование после его отключения специализированной организацией или газораспределительной организацией, в том числе входящей в ее состав аварийно-диспетчерской службой, а</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> также иными экстренными оперативными службами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.11. Присоединять дымоотводы от бытового газоиспользующего оборудования к вентиляционным каналам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>6.12. Вносить изменения в конструкцию дымовых и вентиляционных каналов, отверстия которых выходят в помещения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с установленным бытовым газоиспользующим оборудованием.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.13. Отключать автоматику безопасности бытового газоиспользующего оборудования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.14. Использовать ВДГО и (или) ВКГО, конструкциями которых предусмотрено подключение к электрической сети или наличие</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> гальванических элементов (батарей), без соблюдения требований предприятий-изготовителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6.15. Оставлять без присмотра работающее бытовое газоиспользующее оборудование, кроме оборудования, рассчитанного на непрерывную работу и оснащенного соответствующей </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">автоматикой безопасности, в течение периода времени, указанного в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P154" w:tooltip="4.13. В случае предстоящего отсутствия лиц более 24 часов в помещении в многоквартирном доме закрывать запорную арматуру (краны), расположенную на ответвлениях (опусках) к бытовому газоиспользующему оборудованию, кроме отопительного бытового газоиспользующего ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктах 4.13</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P155" w:tooltip="4.14. Закрывать запорную арматуру (краны), расположенную на ответвлениях (опусках) к отопительному бытовому газоиспользующему оборудованию, в том числе рассчитанному на непрерывную работу и оснащенному соответствующей автоматикой безопасности, в случае предсто">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>4.14</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Инструкции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.16. Допускать к использованию бытового газоиспользующего оборудования детей дошкол</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ьного возраста, лиц, не контролирующих свои действия, лиц с ограниченными возможностями, не позволяющими безопасно использовать бытовое газоиспользующее </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>оборудование, а также лиц, не прошедших инструктаж по безопасному использованию газа при удовлетворении</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> коммунально-бытовых нужд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.17. Оставлять в открытом положении краны на бытовом газоиспользующем оборудовании без обеспечения воспламенения газовоздушной смеси на газогорелочных устройствах более 5 секунд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.18. Пользоваться открытым огнем, включать или в</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ыключать электрические приборы и оборудование, в том числе электроосвещение, электрозвонок, радиоэлектронные средства связи (мобильный телефон и иные) в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>выполнения работ по техническому обслуживанию и ремонту ВДГО и (или) ВКГО;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">обнаружения утечки </w:t>
+      </w:r>
+      <w:r>
+        <w:t>газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>срабатывания сигнализаторов или систем контроля загазованности помещений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.19. Ограничивать представителям специализированной организации, поставщика газа доступ к ВДГО и (или) ВКГО посторонними предметами (в том числе мебелью) для проведения работ, обеспечивающих надлежащие использование и содержание ВДГО и (или) ВКГО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.20. И</w:t>
+      </w:r>
+      <w:r>
+        <w:t>спользовать ВДГО и (или) ВКГО не по назначению, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>отапливать помещение бытовым газоиспользующим оборудованием, предназначенным для приготовления пищи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>привязывать к газопроводам, входящим в состав ВДГО и (или) ВКГО, посторонние предметы (веревки</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, кабели и иные);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>использовать газопроводы в качестве опор или заземлителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>сушить одежду и другие предметы над бытовым газоиспользующим оборудованием или вблизи него;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>подвергать ВДГО и (или) ВКГО действию статических или динамических нагрузок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>топить угл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ем, коксом или другими видами твердого топлива отопительные бытовые печи, предназначенные для работы на газообразном топливе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.21. Использовать для сна и отдыха помещения, в которых установлено бытовое газоиспользующее оборудование.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.22. Перекручивать, п</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ередавливать, заламывать, растягивать или зажимать газовые шланги, соединяющие бытовое газоиспользующее оборудование с газопроводом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.23. Проверять работу вентиляционных каналов, герметичность соединений ВДГО и (или) ВКГО с помощью источников открытого пл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>амени, в том числе спичек, зажигалок, свечей и иных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.24. Допускать порчу и повреждение ВДГО и (или) ВКГО, хищение газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>6.25. Самовольно без прохождения специального инструктажа или без подачи соответствующей заявки в специализированную организацию осуще</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ствлять замену порожних баллонов СУГ, а также подключать баллоны СУГ к бытовому газоиспользующему оборудованию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.26. Хранить баллоны СУГ в жилых домах, помещениях в многоквартирных домах, а также на путях эвакуации, лестничных клетках, цокольных этажах, в</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> подвальных и чердачных помещениях, на балконах и лоджиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.27. Размещать внутри жилых домов, помещений в многоквартирных домах баллоны СУГ для бытового газоиспользующего оборудования, за исключением 1 баллона, подключенного к бытовой газовой плите заводс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">кого изготовления, объемом, допускаемым </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:tooltip="Постановление Правительства РФ от 16.09.2020 N 1479 (ред. от 03.02.2025) &quot;Об утверждении Правил противопожарного режима в Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Правилами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> поставки газа.</w:t>
-[...517 lines deleted...]
-      <w:hyperlink w:anchor="P139">
+        <w:t xml:space="preserve"> противопожарного режима в Российской Федерации, утвержденными постановлением Правительства Российской Федерации от 16 сентября 2020 г. N 1479 &lt;2&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:tooltip="Приказ Минстроя России от 02.06.2026 N 343/пр &quot;О внесении изменений в Инструкцию по безопасному использованию газа при удовлетворении коммунально-бытовых нужд, утвержденную приказом Министерства строительства и жилищно-коммунального хозяйства Российской Федера">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t>пунктах 4.13</w:t>
+          <w:t>Приказа</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> и </w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:anchor="P140">
+        <w:t xml:space="preserve"> Минстроя России от 02.06.2026 N 343/пр)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>--------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">&lt;2&gt; В соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:tooltip="Постановление Правительства РФ от 16.09.2020 N 1479 (ред. от 03.02.2025) &quot;Об утверждении Правил противопожарного режима в Российской Федерации&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t>4.14</w:t>
+          <w:t>пунктом 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Инструкции.</w:t>
-[...266 lines deleted...]
-      <w:hyperlink r:id="rId19">
+        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 16 сентября 2020 г. N 1479 "Об утверждении Правил противопожарного режима в Российской Федерации" данный акт действует до 31 декабря 2026 г. включительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(сноска введена </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:tooltip="Приказ Минстроя России от 02.06.2026 N 343/пр &quot;О внесении изменений в Инструкцию по безопасному использованию газа при удовлетворении коммунально-бытовых нужд, утвержденную приказом Министерства строительства и жилищно-коммунального хозяйства Российской Федера">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t>Правилами</w:t>
+          <w:t>Приказом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> противопожарного режима в Российской Федерации, утвержденными постановлением Правительства Российск</w:t>
-[...11 lines deleted...]
-        <w:spacing w:before="220"/>
+        <w:t xml:space="preserve"> Минстроя России от 02.06.2026 N 343/пр)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>6.28. Подвергать баллон СУГ солнечному и иному тепловому воздействию.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...80 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.29. Устанавливать (размещать)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> мебель и иные легковоспламеняющиеся предметы и материалы без соблюдения требований к расстояниям от бытового газоиспользующего оборудования, установленных законодательством Российской Федерации в сфере пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6.30. Размещать баллон СУГ на </w:t>
+      </w:r>
+      <w:r>
+        <w:t>расстоянии менее 0,5 м от бытовой газовой плиты (за исключением встроенных баллонов), 1 м до отопительных приборов, 2 м до горелок отопительных бытовых печей, менее 1 м от электросчетчика, выключателей и иных электрических приборов и оборудования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.31. До</w:t>
+      </w:r>
+      <w:r>
+        <w:t>пускать соприкосновение электрических проводов с баллонами СУГ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.32. Размещать баллонную установку СУГ у аварийных выходов, со стороны главных фасадов зданий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.33. Переворачивать, размещать с отклонением от вертикали или в неустойчивом положении баллон С</w:t>
+      </w:r>
+      <w:r>
+        <w:t>УГ, подключенный к бытовому газоиспользующему оборудованию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>6.34. Использовать ВДГО и (или) ВКГО в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>6.34.1. Отсутствие договора о техническом обслуживании и ремонте ВДГО и (или) ВКГО, заключенного со специализированной организацией.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...59 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.34.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2. Отсутствие тяги в дымоходах и вентиляционных каналах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>6.34.4. Отсутствие своевременной проверки состояния дымовых и вентиляционных каналов.</w:t>
-[...44 lines deleted...]
-        <w:spacing w:before="220"/>
+        <w:t>6.34.3. Отсутствие притока воздуха в количестве, необходимом для полного сгорания газа, в том числе по следующим причинам:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>отсутствие или нахождение в закрытом положении регулируемой оконной створки,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> фрамуги, форточки, специального приточного устройства в наружных стенах или окнах, закрытое положение жалюзийной решетки на вентиляционном канале в помещении, в котором установлено бытовое газоиспользующее оборудование;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>использование в помещении, в которо</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>м установлено бытовое газоиспользующее оборудование с отводом продуктов сгорания в дымовой канал, устройств электро-механического побуждения удаления воздуха, не предусмотренных проектной документацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.34.4. Отсутствие своевременной проверки состояния д</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ымовых и вентиляционных каналов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.34.5. Отсутствие герметичного соединения дымоотвода от бытового газоиспользующего оборудования с дымовым каналом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.34.6. Наличие нарушения целостности и плотности кирпичной кладки (наличие трещин, разрушений), герметично</w:t>
+      </w:r>
+      <w:r>
+        <w:t>сти дымовых и вентиляционных каналов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.34.7. Наличие задвижки (шибера) на дымовом канале, дымоходе, дымоотводе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>6.34.8. Наличие неисправности автоматики безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...2 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>6.34.9. Наличие неустранимой в процессе технического обслуживания утечки газа.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...2 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>6.34.10. Наличие неисправности, разукомплектованности или непригодности к ремонту ВДГО и (или) ВКГО.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...2 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>6.34.11. Наличие несанкционированного подключения ВДГО и (или) ВКГО к газопроводу сети газораспределения или иному источнику газа.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="00425548">
-[...41 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.34.12. Наличие аварийн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ого состояния строительных конструкций домовладения или многоквартирного дома, в помещениях которых установлено ВДГО и (или) ВКГО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.34.13. Наличие истекшего нормативного срока эксплуатации или срока службы, установленного предприятием-изготовителем, у ВДГО и (или) ВКГО (отдельного оборудования, входящего в состав ВДГО и (или) ВКГО) в отсутствие положительного заключения по результата</w:t>
+      </w:r>
+      <w:r>
+        <w:t>м технического диагностирования указанного оборудования, а в случае продления этого срока по результатам технического диагностирования - наличие истекшего продленного срока эксплуатации указанного оборудования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007B166A" w:rsidRDefault="007B166A"/>
-    <w:sectPr w:rsidR="007B166A">
+    <w:sectPr w:rsidR="004D36AF">
+      <w:headerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:headerReference w:type="first" r:id="rId40"/>
+      <w:footerReference w:type="first" r:id="rId41"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:top="1440" w:right="566" w:bottom="1440" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00F47719" w:rsidRDefault="00F47719">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00F47719" w:rsidRDefault="00F47719">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblCellMar>
+        <w:left w:w="40" w:type="dxa"/>
+        <w:right w:w="40" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3394"/>
+      <w:gridCol w:w="3498"/>
+      <w:gridCol w:w="3395"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="004D36AF">
+      <w:tblPrEx>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="1663"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1650" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:noProof/>
+              <w:color w:val="F58220"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>КонсультантПлюс</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>надежная правовая поддержка</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1700" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:hyperlink r:id="rId1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>www.consultant.ru</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1650" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Страница </w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:instrText>PAGE</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00631E36">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> из </w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:instrText>NUMPAGES</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00631E36">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>16</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblCellMar>
+        <w:left w:w="40" w:type="dxa"/>
+        <w:right w:w="40" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3394"/>
+      <w:gridCol w:w="3498"/>
+      <w:gridCol w:w="3395"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="004D36AF">
+      <w:tblPrEx>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="1663"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1650" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:noProof/>
+              <w:color w:val="F58220"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>КонсультантПлюс</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>надежная правовая поддержка</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1700" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:hyperlink r:id="rId1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>www.consultant.ru</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1650" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Страница </w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:instrText>PAGE</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00631E36">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> из </w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:instrText>NUMPAGES</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00631E36">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>16</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00F47719" w:rsidRDefault="00F47719">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00F47719" w:rsidRDefault="00F47719">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="40" w:type="dxa"/>
+        <w:right w:w="40" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5555"/>
+      <w:gridCol w:w="4732"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="004D36AF">
+      <w:tblPrEx>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="1683"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2700" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Приказ Минстроя России от 05.12.2017 N 1614/пр</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>(ред. от 02.06.2026)</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>"Об утверждении Инструкции по безопасному использова...</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2300" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Документ предоставлен </w:t>
+          </w:r>
+          <w:hyperlink r:id="rId1" w:tooltip="КонсультантПлюс - надежная правовая система">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Дата сохранения: 14.09.2026</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="40" w:type="dxa"/>
+        <w:right w:w="40" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5555"/>
+      <w:gridCol w:w="4732"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="004D36AF">
+      <w:tblPrEx>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="1683"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2700" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Приказ Минстроя России от 05.12.2017 N 1614/пр</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>(ред. от 02.06.2026)</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>"Об утверждении Инструкции по безопасному использова...</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2300" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="004D36AF" w:rsidRDefault="00F47719">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Документ предоставлен </w:t>
+          </w:r>
+          <w:hyperlink r:id="rId1" w:tooltip="КонсультантПлюс - надежная правовая система">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Дата сохранения: 14.09.2026</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="004D36AF" w:rsidRDefault="004D36AF">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007B166A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007B166A"/>
+    <w:rsidRoot w:val="004D36AF"/>
+    <w:rsid w:val="004D36AF"/>
+    <w:rsid w:val="00631E36"/>
+    <w:rsid w:val="00F47719"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w15:docId w15:val="{6A03972C-4D1E-4ED4-92AC-0D4870C7238E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat">
+    <w:name w:val="ConsPlusNonformat"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
     <w:name w:val="ConsPlusTitle"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell">
+    <w:name w:val="ConsPlusCell"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList">
+    <w:name w:val="ConsPlusDocList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
     <w:name w:val="ConsPlusTitlePage"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...160 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm">
+    <w:name w:val="ConsPlusJurTerm"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm0">
+    <w:name w:val="ConsPlusJurTerm"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
-[...12 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList">
+    <w:name w:val="ConsPlusTextList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList0">
+    <w:name w:val="ConsPlusTextList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal0">
     <w:name w:val="ConsPlusNormal"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat0">
+    <w:name w:val="ConsPlusNonformat"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle0">
     <w:name w:val="ConsPlusTitle"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell0">
+    <w:name w:val="ConsPlusCell"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList0">
+    <w:name w:val="ConsPlusDocList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage0">
     <w:name w:val="ConsPlusTitlePage"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm1">
+    <w:name w:val="ConsPlusJurTerm"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm2">
+    <w:name w:val="ConsPlusJurTerm"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList1">
+    <w:name w:val="ConsPlusTextList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList2">
+    <w:name w:val="ConsPlusTextList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...3 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=D3D8B663032338E9E6DCF0591F179A3616D5C758EADE1747D8794FFEBFAD7B865EA2DF9F17BEAA4EE1E857985CDDDB7E6044483CAC8E8A5DK4L6L" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=D3D8B663032338E9E6DCF0591F179A3616D5C758EAD11747D8794FFEBFAD7B865EA2DF9F17BEAA4EEDE857985CDDDB7E6044483CAC8E8A5DK4L6L" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=D3D8B663032338E9E6DCF0591F179A3616D5C758EAD11747D8794FFEBFAD7B865EA2DF9F17BEAA4EEDE857985CDDDB7E6044483CAC8E8A5DK4L6L" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=D3D8B663032338E9E6DCF0591F179A3616D5C758EADE1747D8794FFEBFAD7B865EA2DF9F17BEAA4EE9E857985CDDDB7E6044483CAC8E8A5DK4L6L" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=D3D8B663032338E9E6DCF0591F179A3616D5C758EAD81747D8794FFEBFAD7B865EA2DF9F17BEAA4CE8E857985CDDDB7E6044483CAC8E8A5DK4L6L" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=D3D8B663032338E9E6DCF0591F179A3616D5C758EAD81747D8794FFEBFAD7B865EA2DF9F17BEAA4CE8E857985CDDDB7E6044483CAC8E8A5DK4L6L" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=D3D8B663032338E9E6DCF0591F179A3616D5C758EADE1747D8794FFEBFAD7B865EA2DF9F17BEAA4EE1E857985CDDDB7E6044483CAC8E8A5DK4L6L" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=D3D8B663032338E9E6DCF0591F179A3616D5C758EBD01747D8794FFEBFAD7B865EA2DF9F17BEAA4FEFE857985CDDDB7E6044483CAC8E8A5DK4L6L" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=D3D8B663032338E9E6DCF0591F179A3616D5C758EADE1747D8794FFEBFAD7B865EA2DF9F17BEAA4EE1E857985CDDDB7E6044483CAC8E8A5DK4L6L" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=D3D8B663032338E9E6DCF0591F179A3616D5C758EADE1747D8794FFEBFAD7B865EA2DF9F17BEAA4EE1E857985CDDDB7E6044483CAC8E8A5DK4L6L" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=D3D8B663032338E9E6DCF0591F179A3616D5C758EAD81747D8794FFEBFAD7B865EA2DF9F17BEAA4CE8E857985CDDDB7E6044483CAC8E8A5DK4L6L" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=D3D8B663032338E9E6DCF0591F179A3611D4CE58EFDB1747D8794FFEBFAD7B865EA2DF9F17BEAA4FE0E857985CDDDB7E6044483CAC8E8A5DK4L6L" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=D3D8B663032338E9E6DCF0591F179A3610D6C654E8D01747D8794FFEBFAD7B865EA2DF9F17BEAA4EEBE857985CDDDB7E6044483CAC8E8A5DK4L6L" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=D3D8B663032338E9E6DCF0591F179A3616D5C758EAD81747D8794FFEBFAD7B865EA2DF9F17BEAA4CE8E857985CDDDB7E6044483CAC8E8A5DK4L6L" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516026&amp;date=14.09.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522272&amp;date=14.09.2026&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522272&amp;date=14.09.2026&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538574&amp;date=14.09.2026&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498201&amp;date=14.09.2026&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516026&amp;date=14.09.2026&amp;dst=7&amp;field=134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538574&amp;date=14.09.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516026&amp;date=14.09.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538574&amp;date=14.09.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522272&amp;date=14.09.2026&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522272&amp;date=14.09.2026&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538574&amp;date=14.09.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516026&amp;date=14.09.2026&amp;dst=100391&amp;field=134" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516026&amp;date=14.09.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538574&amp;date=14.09.2026&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498201&amp;date=14.09.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448428&amp;date=14.09.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pravo.gov.ru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516026&amp;date=14.09.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538574&amp;date=14.09.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538574&amp;date=14.09.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538574&amp;date=14.09.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538574&amp;date=14.09.2026&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538574&amp;date=14.09.2026&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538574&amp;date=14.09.2026&amp;dst=100024&amp;field=134" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516026&amp;date=14.09.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538574&amp;date=14.09.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=537371&amp;date=14.09.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=537371&amp;date=14.09.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3861,80 +5642,64 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>32303</Characters>
+  <Pages>16</Pages>
+  <Words>7178</Words>
+  <Characters>40920</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>269</Lines>
-  <Paragraphs>75</Paragraphs>
+  <Lines>341</Lines>
+  <Paragraphs>96</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>svgk</Company>
+  <Company>КонсультантПлюс Версия 4025.00.50</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37895</CharactersWithSpaces>
+  <CharactersWithSpaces>48002</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:title>Приказ Минстроя России от 05.12.2017 N 1614/пр
+(ред. от 02.06.2026)
+"Об утверждении Инструкции по безопасному использованию газа при удовлетворении коммунально-бытовых нужд"
+(Зарегистрировано в Минюсте России 28.04.2018 N 50945)</dc:title>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>