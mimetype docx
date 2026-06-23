--- v0 (2025-10-07)
+++ v1 (2026-06-23)
@@ -1,10027 +1,11720 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...20 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00C51609" w:rsidRPr="00C51609" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10876"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A00D9E">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="3031"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10716" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusTitlePage0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:position w:val="-61"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="3810000" cy="904875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1" name="Консультант Плюс"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3810000" cy="904875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00D9E">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="8335"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10716" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusTitlePage0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:t>Приказ Ростехнадзора от 15.12.2020 N 531</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(ред. от 03.03.2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>"Об утверждении федеральных норм и правил в области промышленной безопасности "Правила безопасности сетей газораспределения и газопотребления"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:t>(Зарегистрировано в Минюсте России 30.12.2020 N 61962)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00D9E">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="3031"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10716" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusTitlePage0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Документ предоставлен </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId7" w:tooltip="Ссылка на КонсультантПлюс">
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+                <w:t>КонсультантПлюс</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+                <w:br/>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+                <w:br/>
+              </w:r>
+            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:tooltip="Ссылка на КонсультантПлюс">
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+                <w:t>www.consu</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+                <w:t>ltant.ru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Дата сохранения: 15.05.2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:br/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:sectPr w:rsidR="00A00D9E">
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="841" w:right="595" w:bottom="841" w:left="595" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Зарегистрировано в Минюсте России 30 декабря 2020 г. N 61962</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">ФЕДЕРАЛЬНАЯ СЛУЖБА ПО </w:t>
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:t>ФЕДЕРАЛЬНАЯ СЛУЖБА ПО ЭКОЛОГИЧЕСКОМУ, ТЕХНОЛОГИЧЕСКОМУ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>И АТОМНОМУ НАДЗОРУ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПРИКАЗ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>от 15 декабря 2020 г. N 531</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ОБ УТВЕРЖДЕНИИ ФЕДЕРАЛЬНЫХ НОРМ И ПРАВИЛ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>В ОБЛАСТИ ПРОМЫШЛЕННОЙ БЕЗОПАСНОСТИ "ПРАВИЛА БЕЗОПАСНОСТИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>СЕТЕЙ ГАЗОРАСПРЕДЕЛЕНИЯ И ГАЗОПОТРЕБЛЕНИЯ"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A00D9E">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:tooltip="Приказ Ростехнадзора от 03.03.2026 N 62 &quot;О внесении изменений в некоторые приказы Федеральной службы по экологическому, технологическому и атомному надзору по вопросам промышленной безопасности при эксплуатации опасных производственных объектов в нефтяной и га">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Приказа</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ростехнадзора от 03.03.2026 N 62)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
+      <w:hyperlink r:id="rId10" w:tooltip="Постановление Правительства РФ от 30.07.2004 N 401 (ред. от 14.04.2026) &quot;О Федеральной службе по экологическому, технологическому и атомному надзору&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпунктом 5.2.2.16(1) пункта 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Положения о Федеральной службе по экологическому, технологическому и атомному надзору, утвержденного постановлением Правительства Российской Федерации от 30 июля 2004 г. N 401 (Собрание законодательства Российской Федерации, 2004, N 32, ст. 3348; 2020, N 27, ст. 4248), приказываю:</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:t xml:space="preserve"> Положения о Федеральной службе по экологическому, технологическому и атомному надзору, утвержденного постановлением Правительства Российской Федерации от 30 июля 2004 г. N 401 (Собрание зако</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нодательства Российской Федерации, 2004, N 32, ст. 3348; 2020, N 27, ст. 4248), приказываю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Утвердить прилагаемые к настоящему приказу федеральные </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P31" w:history="1">
+      <w:hyperlink w:anchor="P34" w:tooltip="ФЕДЕРАЛЬНЫЕ НОРМЫ И ПРАВИЛА">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>нормы и правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> в области промышленной безопасности "Правила безопасности сетей газораспределения и газопотребления".</w:t>
-[...21 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:t xml:space="preserve"> в области промышленной безопасн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ости "Правила безопасности сетей газораспределения и газопотребления".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. Настоящий приказ вступает в силу с 1 января 2021 г. и действует до 1 сентября 2032 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:tooltip="Приказ Ростехнадзора от 03.03.2026 N 62 &quot;О внесении изменений в некоторые приказы Федеральной службы по экологическому, технологическому и атомному надзору по вопросам промышленной безопасности при эксплуатации опасных производственных объектов в нефтяной и га">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Приказа</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Ростехнадзора от 03.03.2026 N 62)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Руководитель</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>А.В.АЛЕШИН</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...31 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Утверждены</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>приказом Федеральной службы</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>по экологическому, технологическому</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>и атомному надзору</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>от 15 декабря 2020 г. N 531</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="P31"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkStart w:id="1" w:name="P34"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t>ФЕДЕРАЛЬНЫЕ НОРМЫ И ПРАВИЛА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>В ОБЛАСТИ ПРОМЫШЛЕННОЙ БЕЗОПАСНОСТИ "ПРАВИЛА БЕЗОПАСНОСТИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>СЕТЕЙ ГАЗОРАСПРЕДЕЛЕНИЯ И ГАЗОПОТРЕБЛЕНИЯ"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>I. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...18 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Федеральные нормы и правила в области промышленной безопасности "Правила безопасности сетей газораспределения и газопотребления" (далее - Правила) разработаны в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:tooltip="Федеральный закон от 21.07.1997 N 116-ФЗ (ред. от 08.08.2024) &quot;О промышленной безопасности опасных производственных объектов&quot; (с изм. и доп., вступ. в силу с 01.09.2025)  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> от 21 июля 1997 г. N 116-ФЗ "О промышленной </w:t>
-[...9 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:t xml:space="preserve"> от 21</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> июля 1997 г. N 116-ФЗ "О промышленной безопасности опасных производственных объектов" (Собрание законодательства Российской Федерации, 1997, N 30, ст. 3588; 2018, N 31, ст. 4860) (далее - Федеральный закон "О промышленной безопасности опасных производстве</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нных объектов").</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>2. Правила устанавливают требования, направленные на обеспечение промышленной безопасности, предупреждение аварий, случаев производственного травматизма на опасных производственных объектах газораспределения и газопотребления.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...53 lines deleted...]
-      <w:hyperlink r:id="rId8" w:history="1">
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Действие Пра</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">вил распространяется на опасные производственные объекты сетей газораспределения и газопотребления (в том числе сети газопотребления тепловых электрических станций (далее - ТЭС), газотурбинных установок (далее - ГТУ) и парогазовых установок (далее - ПГУ). </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Правила предназначены для применения при эксплуатации (включая техническое обслуживание, техническое диагностирование, текущий и капитальный ремонт, техническое перевооружение), реконструкции, консервации и ликвидации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Действие Правил не распространяется н</w:t>
+      </w:r>
+      <w:r>
+        <w:t>а оборудование и газопроводы давлением до 1,2 МПа, предназначенные для обеспечения технологического процесса и функционирования площадных сооружений магистральных газопроводов, оборудование площадок автозаправочных станций (автомобильных газонаполнительных</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> компрессорных станций), предназначенное для заправки транспортных средств природным газом, а также на технологические трубопроводы взрывопожароопасных и химически опасных производственных объектов и объектов газового хозяйства металлургических и коксохими</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ческих предприятий и производств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. Требования Правил распространяются на все организации независимо от их организационно-правовых форм, осуществляющие деятельность по эксплуатации, техническому перевооружению, ремонту, консервации и ликвидации сетей газо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>распределения и газопотребления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. Эксплуатация, включая ремонт и техническое перевооружение, консервация и ликвидация сетей газораспределения и газопотребления должны осуществляться в соответствии с требованиями Федерального </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:tooltip="Федеральный закон от 21.07.1997 N 116-ФЗ (ред. от 08.08.2024) &quot;О промышленной безопасности опасных производственных объектов&quot; (с изм. и доп., вступ. в силу с 01.09.2025)  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> "О промышленной безопасности опасных производственных объектов", Технического </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId14" w:tooltip="Постановление Правительства РФ от 29.10.2010 N 870 (ред. от 14.12.2018) &quot;Об утверждении технического регламента о безопасности сетей газораспределения и газопотребления&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>регламента</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> о безопасности сетей газораспределения и газопотребления, утвержденного постановлением Правительства Российской Федерации от 29 октября 2010 г. N 870 (Собрание законодательства Российской Федерации, 2010, N 45, ст. 5853;</w:t>
-[...30 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:t xml:space="preserve"> о безопасности сетей газораспределения и газопотребления, утвержденного постановлением Правительст</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ва Российской Федерации от 29 октября 2010 г. N 870 (Собрание законодательства Российской Федерации, 2010, N 45, ст. 5853; 2011, N 26, ст. 3819), и Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. В организации, осуществляющей эксплуатацию сетей газораспределения или газопотребления, из числа </w:t>
+      </w:r>
+      <w:r>
+        <w:t>руководителей или инженерно-технических работников, прошедших аттестацию в области промышленной безопасности, назначаются лица, ответственные за безопасную эксплуатацию опасных производственных объектов сетей газораспределения и газопотребления в целом и з</w:t>
+      </w:r>
+      <w:r>
+        <w:t>а каждый участок (объект) в отдельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>II. Общие требования к деятельности по эксплуатации,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>техническому перевооружению, реконструкции, ремонту,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>консервации и ликвидации сетей газораспределения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>и газопотребления</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId10" w:history="1">
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6. Организации, осуществляющие эксплуата</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">цию сетей газораспределения и газопотребления, кроме требований, предусмотренных Федеральным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:tooltip="Федеральный закон от 21.07.1997 N 116-ФЗ (ред. от 08.08.2024) &quot;О промышленной безопасности опасных производственных объектов&quot; (с изм. и доп., вступ. в силу с 01.09.2025)  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> "О промышленной безопасности опасных производственных объектов", должны:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...52 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>выполнять комплекс мероприятий, включая монитор</w:t>
+      </w:r>
+      <w:r>
+        <w:t>инг, техническое обслуживание, ремонт и аварийно-диспетчерское обеспечение сетей газораспределения и газопотребления, обеспечивающих содержание сетей газораспределения и газопотребления в исправном и безопасном состоянии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>обеспечивать проведение техническо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>го диагностирования газопроводов, зданий и сооружений, технических и технологических устройств сетей газораспределения и газопотребления по достижении предельных сроков эксплуатации, установленных проектной документацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>хранить проектную и исполнительную</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> документацию в течение всего срока эксплуатации опасного производственного объекта (до ликвидации). Порядок и условия ее хранения определяются приказом руководителя эксплуатирующей организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в случае отсутствия газовой службы в составе организации, экс</w:t>
+      </w:r>
+      <w:r>
+        <w:t>плуатирующей сети газораспределения и газопотребления, предприятие вправе для оказания услуг по техническому обслуживанию и ремонту сети газораспределения и сети газопотребления задействовать подрядную организацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="P56"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+      <w:bookmarkStart w:id="2" w:name="P59"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:t>III. Специальные требования к эксплуатац</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ии</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>сетей газораспределения и газопотребления тепловых</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>электрических станций</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...17 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7. Требования настоящей главы Правил распространяются на газопроводы (трубопроводы и соединительные детали), технические и технологические устройства сетей газораспределения и газ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>опотребления ТЭС с давлением природного газа до 1,2 МПа включительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>8. Эксплуатация сетей газораспределения и газопотребления ТЭС включает:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>управление технологическими процессами;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>техническое обслуживание;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>техническое диагностирование;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>ремонт;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>аварийно-восстановительные работы;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>включение и отключение оборудования, работающего сезонно.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>9. Эксплуатация сетей газораспределения и газопотребления ТЭС должна осуществляться оперативным персоналом и газовой службой предприятия.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...38 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>10. На ТЭС из числа руководителей (инженерно-технических работников), прошедших аттестацию в области промышленной безопасности, должны быть назначены лицо, ответственное за безопасную эксплуатацию сетей газораспределения и газопотребления, и его заместител</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>11. Лицо, ответственное за безопасную эксплуатацию сетей газораспределения и газопотребления ТЭС, должно располагать следующей документацией:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>копией распорядительного документа эксплуатирующей организации о возложении обязанностей за безопасную эксплуат</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ацию сетей газораспределения и газопотребления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>должностной инструкцией, определяющей обязанности, права и ответственность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>проектной, рабочей и исполнительной документацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>актом о приемке сетей газопотребления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>технологическими схемами наружных и внутре</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нних газопроводов с указанием газоопасных колодцев и камер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>эксплуатационной документацией по безопасному пользованию газом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">документами об оценке (подтверждении) соответствия технических устройств обязательным требованиям, установленным законодательством </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>планом мероприятий по локализации и ликвидации последствий аварий (далее - ПМЛА);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>копиями документов, подтверждающих проведение аттестации в области промышленной безопасности работников, осуществляющих эксплуатацию сетей газораспредел</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ения и газопотребления, в объеме требований промышленной безопасности, необходимых для исполнения ими трудовых обязанностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>12. На ТЭС с учетом особенностей оборудования, технологии и характера производства до пуска оборудования в эксплуатацию должны быть</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> разработаны производственные (технологические) инструкции, содержащие требования технологической последовательности выполнения различных операций при подготовке к пуску оборудования технологических комплексов, выводе в резерв, ремонте, допуске ремонтного </w:t>
+      </w:r>
+      <w:r>
+        <w:t>персонала (работников) к выполнению работ на оборудовании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В производственных (технологических) инструкциях должны быть указаны методы и объемы проверки качества выполненных работ по техническому обслуживанию и ремонту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Отдельно должны быть разработаны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ин</w:t>
+      </w:r>
+      <w:r>
+        <w:t>струкции по безопасному проведению огневых и газоопасных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">инструкции по охране труда для работников, занятых эксплуатацией сетей </w:t>
+      </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>копией распорядительного документа эксплуатирующей организации о возложении обязанностей за безопасную эксплуатацию сетей газораспределения и газопотребления;</w:t>
-[...158 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:t>газораспределения и газопотребления, разработанные исходя из профессии или вида выполняемой работы с учетом трудового зак</w:t>
+      </w:r>
+      <w:r>
+        <w:t>онодательства Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>должностные инструкции для руководителей и инженерно-технических работников.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">14. К производственной инструкции должны прилагаться технологические схемы с указанием технических устройств, мест врезки дренажей, продувочных газопроводов (воздушников), сбросных газопроводов, трубопроводов продувочного агента, установки </w:t>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13. Производственные инструкции должны быть разработаны с учетом требований изготовителей технических устройств, конкретных условий эксплуатаци</w:t>
+      </w:r>
+      <w:r>
+        <w:t>и и утверждены техническим руководителем ТЭС.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>14. К производственной инструкции должны прилагаться технологические схемы с указанием технических устройств, мест врезки дренажей, продувочных газопроводов (воздушников), сбросных газопроводов, трубопроводов п</w:t>
+      </w:r>
+      <w:r>
+        <w:t>родувочного агента, установки запорной, регулирующей и предохранительной арматуры с нумерацией, соответствующей действительности по месту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15. В процессе эксплуатации сетей газораспределения и газопотребления ТЭС должны быть обеспечены:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>подача газа газоисп</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ользующему оборудованию требуемого давления, очищенного от посторонних примесей и конденсата, в количестве, соответствующем его нагрузке;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>безопасная работа оборудования, а также безопасное проведение его технического обслуживания и ремонта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>своевременное техническое обслуживание и ремонт оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>производственный контроль за соблюдением требований промышленной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>16. На каждый газопровод (наружный и внутренний), технологическое устройство (пункт редуцирования газа (далее - ПРГ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>), газорегуляторная установка (далее - ГРУ), котел должны быть составлены паспорта, содержащие основные данные, характеризующие газопровод, помещение ПРГ, технические устройства и контрольно-измерительные приборы (далее - КИП), а также сведения о проведенн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ых техническом диагностировании, техническом обслуживании и ремонте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>17. Технологические схемы газопроводов должны быть вывешены в помещениях ПРГ и щитов управления или воспроизведены на экране компьютеров систем автоматического управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>18. При эксплуа</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тации газопроводов и технических устройств необходимо выполнять:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>визуальный контроль технического состояния (обход), в сроки, указанные в эксплуатационной документации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>проверку параметров срабатывания предохранительного запорного клапана (далее - ПЗК) и п</w:t>
+      </w:r>
+      <w:r>
+        <w:t>редохранительного сбросного клапана (далее - ПСК), установленных в ПРГ (ГРУ) после каждого ремонта, но не реже одного раза в 6 месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>проверку срабатывания ПЗК, включенных в схемы защит и блокировок котлов перед каждым включением котла при его простое бо</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">лее 3 суток, после каждого ремонта, но не реже одного раза в </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>запорной, регулирующей и предохранительной арматуры с нумерацией, соответствующей действительности по месту.</w:t>
-[...160 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:t>шесть месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>проверку герметичности фланцевых, резьбовых и сварных соединений газопроводов, сальниковых набивок арматуры с помощью приборов или пенообразующего раствора при проведении техническ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ого обслуживания, но не реже одного раза в 6 месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>контроль загазованности воздуха в помещениях ПРГ и котельном зале (котельной) - постоянно автоматическими сигнализаторами загазованности и не реже 1 раза в смену с применением переносного газоанализатор</w:t>
+      </w:r>
+      <w:r>
+        <w:t>а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>проверку работоспособности автоматических сигнализаторов загазованности в помещениях ПРГ и котельном зале (котельной) не реже 1 раза в смену с применением переносного газоанализатора;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>проверку срабатывания устройств технологических защит, блокировок и д</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ействия сигнализации перед каждым пуском в работу оборудования и периодически в соответствии с утвержденным графиком;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>очистку фильтров в соответствии с требованием организации-изготовителя, но не реже 1 раз в 12 месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>техническое обслуживание газопровод</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ов и технических устройств, в соответствии с требованием организации-изготовителя, но не реже 1 раза в 6 месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>техническое обслуживание средств защиты газопроводов от коррозии в соответствии с требованием организации-изготовителя, но не реже 1 раза в 12</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>включение и отключение газопроводов и технических устройств в режимы резерва, ремонта и консервации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>техническое диагностирование газопроводов и технических устройств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ремонт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>отключение недействующих газопроводов и технических устройств с устано</w:t>
+      </w:r>
+      <w:r>
+        <w:t>вкой заглушек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>19. При техническом обслуживании газопроводов выполняется проверка состояния уплотнений защитных футляров в местах прокладки газопроводов через наружные строительные конструкции здания и наличия равномерных зазоров между футлярами и газопров</w:t>
+      </w:r>
+      <w:r>
+        <w:t>одами. Результаты проверки фиксируются в журналах технического обслуживания газопроводов и газоиспользующего оборудования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>20. При эксплуатации зданий сети газопотребления ТЭС эксплуатирующая организация осуществляет мониторинг за осадкой фундаментов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">21. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Визуальный контроль технического состояния (обход) сети газопотребления ТЭС проводится в сроки, обеспечивающие безопасность и надежность ее эксплуатации, но не реже сроков, указанных в эксплуатационной документации. В случае их отсутствия не реже:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>проверку срабатывания устройств технологических защит, блокировок и действия сигнализации перед каждым пуском в работу оборудования и периодически в соответствии с утвержденным графиком;</w:t>
-[...125 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:t>одного р</w:t>
+      </w:r>
+      <w:r>
+        <w:t>аза в смену для ПРГ, внутренних газопроводов котельной;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>одного раза в месяц для надземных газопроводов.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...23 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Периодичность обхода трасс подземных газопроводов устанавливается техническим руководителем ТЭС дифференцированно в зависимости от технического состояни</w:t>
+      </w:r>
+      <w:r>
+        <w:t>я газопроводов, продолжительности и условий их эксплуатации (опасности коррозии, давления газа, характера местности и плотности ее застройки, времени года, грунтовых условий).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Осмотр газопроводов должен проводиться после выявления деформации грунта, сейсми</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ческих воздействий и других негативных явлений, которые могут вызвать недопустимые напряжения в газопроводе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>При осмотре подземных газопроводов проверяются на загазованность колодцы, расположенные на расстоянии до пятнадцати метров в обе стороны от газопровода, коллекторы, подвалы зданий и другие помещения, в которых возможно скопление газа.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При визуальном контроле не допускается подтягивание сальников на арматуре и откачка конденсата из дренажных устройств газопроводов с давлением более 0,3 МПа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Проверка плотности соединений газопровода и арматуры, установленной на нем, проводится один раз в </w:t>
+      </w:r>
+      <w:r>
+        <w:t>сутки по внешним признакам утечки газа (по запаху, звуку) с использованием высокочувствительных газоанализаторов (течеискателей) или пенообразующего раствора (мыльной эмульсии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Применение открытого огня для обнаружения утечки газа не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>22. Пров</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ерка параметров срабатывания ПЗК и ПСК в ПРГ должна проводиться не реже одного раза в шесть месяцев, а также после ремонта оборудования ПРГ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>23. Проверка срабатывания ПЗК котлов и горелок должна проводиться перед растопкой котла на газе после простоя более</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> трех суток, перед плановым переводом котла на сжигание газа, а также после ремонта газопроводов котла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Прекращение подачи электроэнергии от внешнего источника должно вызывать закрытие ПЗК горелок без дополнительного подвода энергии от других внешних источ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>24. Проверка настройки и действия предохранительных устройств газоиспользующего оборудования проводится перед пуском газа, после длительного (более двух месяцев) остановки оборудования, а также при эксплуатации в сроки, установленные в эксплуатацион</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ной документации, но не реже одного раза в два месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>25. Проверка срабатывания устройств технологических защит и действия сигнализации по максимальному и минимальному давлению газа в газопроводах проводится в сроки, установленные изготовителями, но не ре</w:t>
+      </w:r>
+      <w:r>
+        <w:t>же одного раза в шесть месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Сброс избыточного давления газа должен быть за пределы помещения и безопасен для персонала и исключающий его воспламенение от источника огня. Системы сброса газа должны обеспечивать безопасные условия рассеивания газа с учет</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ом местных климатических условий, </w:t>
+      </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>При визуальном контроле не допускается подтягивание сальников на арматуре и откачка конденсата из дренажных устройств газопроводов с давлением более 0,3 МПа.</w:t>
-[...92 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:t>включая розу ветров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>При проверке не должно изменяться рабочее давление газа в газопроводах.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Проверка блокировок производится перед пуском котла или переводом его на газообразное топливо.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...23 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>26. Контроль загазованности в поме</w:t>
+      </w:r>
+      <w:r>
+        <w:t>щениях ПРГ и котельной должен проводиться стационарными сигнализаторами загазованности или переносным прибором из верхней зоны помещений не реже одного раза в смену.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При обнаружении концентрации газа необходимо организовать дополнительную вентиляцию и неза</w:t>
+      </w:r>
+      <w:r>
+        <w:t>медлительные работы по обнаружению и устранению утечки газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Перед входом в помещение должна быть проведена проверка загазованности помещения переносным сигнализатором.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>27. Газопроводы должны регулярно (по графику) дренироваться через штуцера, устанавливае</w:t>
+      </w:r>
+      <w:r>
+        <w:t>мые в нижних точках газопровода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Конденсат собирается в передвижные емкости и утилизируется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Сброс удаленной из газопровода жидкости в канализацию не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>28. Очистку фильтра ПРГ необходимо проводить при достижении допустимого значения перепада дав</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ления, указанного в паспорте технического устройства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>29. До начала и в процессе выполнения работ по техническому обслуживанию должен быть проведен контроль воздуха рабочих зон помещений (ПРГ, машинного зала, котельной) на загазованность с отметкой результ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>атов анализа в наряде-допуске на проведение газоопасных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При концентрации газа в помещении, превышающей десять процентов нижний концентрационный предел распространения пламени (далее - НКПРП), работы должны быть приостановлены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>После окончания работ,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> сопровождающихся нарушением целостности и разгерметизацией, газопроводы должны быть испытаны на герметичность, а после сварочных работ - на прочность и герметичность в соответствии с проектной документацией. При отсутствии в проектной документации требова</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ний к проведению испытаний испытания должны проводиться с учетом действующих документов по стандартизации и актов в сфере технического регулирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Испытания должны проводиться работниками, выполнившими ремонтные работы, в присутствии оперативного персон</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ала ТЭС. Результаты испытаний оформляются актом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>30. Техническое обслуживание технических устройств проводится по графику. Для составных частей сети газораспределения и сети газопотребления техническое обслуживание проводится совместно с газопроводом, если</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> иное не установлено эксплуатационной документацией организации-изготовителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Конденсат собирается в передвижные емкости и утилизируется.</w:t>
-[...94 lines deleted...]
-      <w:r>
         <w:t>31. Техническое обслуживание газопроводов должно проводиться не реже одного раза в шесть месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>32. При техническом обслуживании ПРГ необходимо выполнять:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...28 lines deleted...]
-      <w:hyperlink r:id="rId11" w:history="1">
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>проверку хода и герме</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тичности отключающих устройств (задвижек, кранов), а также герметичности ПЗК и ПСК прибором или пенообразующим раствором (мыльной эмульсией);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>визуальный контроль (осмотр) строительных конструкций, отделяющих помещения категории А по взрывопожароопасности (</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">согласно требованиям Федерального </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:tooltip="Федеральный закон от 22.07.2008 N 123-ФЗ (ред. от 31.07.2025) &quot;Технический регламент о требованиях пожарной безопасности&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> от 22 июля 2008 г. N 123-ФЗ "Технический регламент о требованиях пожарной безопасности" (Собрание законодательства Российской Федерации, 2008, N 30, ст. 3579, 2018, N 53, ст. 8464) от других помещений;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...20 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>проверку герметичности мес</w:t>
+      </w:r>
+      <w:r>
+        <w:t>т прохода сочленений приводов механизмов с РК;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>проверку герметичности фланцевых и сварных соединений газопроводов прибором или пенообразующим раствором;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>осмотр, очистку фильтра;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...8 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>проверку сочленений приводов механизмов с регулирующим клапаном (далее - РК), устранение люфта и других неисправностей в кинематической передаче;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>продувку импульсных линий приборов средств измерений, ПЗК и РК;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>проверку параметров настройки ПЗК и ПСК;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>смазк</w:t>
+      </w:r>
+      <w:r>
+        <w:t>у трущихся частей, подтяжку сальников арматуры, их очистку;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>проверку состояния и работы электрооборудования, систем вентиляции, отопления, сигнализации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>33. При техническом обслуживании внутренних газопроводов необходимо выполнять:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>проверку герметичности ф</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ланцевых и сварных соединений газопроводов, сальниковых набивок арматуры приборами или пенообразующим раствором (мыльной эмульсией);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>подтяжку сальников арматуры, очистку;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>продувку импульсных линий приборов средств измерений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>34. При отключении газоиспользу</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ющего оборудования сезонного действия должны быть установлены заглушки на газопроводах-отводах к ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>35. Техническое обслуживание сетей газораспределения и газопотребления ТЭС должно проводиться бригадой в составе не менее трех человек под руководством ма</w:t>
+      </w:r>
+      <w:r>
+        <w:t>стера с оформлением наряда-допуска на производство газоопасных работ, в светлое время суток или при достаточном искусственном освещении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>устранение люфта и других неисправностей в кинематической передаче;</w:t>
-[...136 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:t>36. Текущий ремонт с разборкой регуляторов давления, предохранительных клапанов и фильтров проводится в сроки, установл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>енные в эксплуатационной документации, но не реже одного раза в двенадцать месяцев, если иное не установлено эксплуатационной документацией организации-изготовителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">37. Текущий ремонт газопроводов и технических устройств должен проводиться на отключенном </w:t>
+      </w:r>
+      <w:r>
+        <w:t>оборудовании и газопроводах с установкой заглушек на границах отключаемого участка со стороны подачи газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>38. При текущем ремонте надземных газопроводов производят:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>устранение прогиба газопровода, выпучивания опор, замену и восстановление креплений;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>разборку и ремонт запорной арматуры, не обеспечивающей герметичность закрытия, с притиркой уплотняющих поверхностей;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>восстановление противошумового и теплоизоляционного покрытий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>очистку и восстановление окраски газопроводов и запорной арматуры (не реже од</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ного раза в пять лет);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>проверку герметичности соединений и устранение дефектов, выявленных при техническом обслуживании.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>39. При текущем ремонте запорной арматуры необходимо выполнять:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...13 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>очистку запорной арматуры, ремонт привода и его смазку, набивку сальник</w:t>
+      </w:r>
+      <w:r>
+        <w:t>а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>разборку запорной арматуры, не обеспечивающей плотность закрытия затворов, с притиркой уплотняющих поверхностей;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>проверку затяжки (крепежа) фланцевых соединений, смену износившихся и поврежденных болтов и прокладок;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>проверку исправности и ремонт приводн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ого устройства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>при сервисном обслуживании запорной арматуры изготовителем сроки и объемы работ должны быть определены эксплуатационной документацией на арматуру.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...31 lines deleted...]
-      <w:hyperlink r:id="rId12" w:history="1">
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>40. Перед ремонтом газоиспользующего оборудования, осмотром и ремонтом топок котлов или газох</w:t>
+      </w:r>
+      <w:r>
+        <w:t>одов газоиспользующее оборудование и запальные трубопроводы должны отключаться от действующих газопроводов с установкой заглушки после запорной арматуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>41. После окончания ремонта на газопроводах и технических устройствах необходимо провести их испытания в соответствии с требованиями проектной документации, при отсутствии в проектной документации требований к проведению испытаний - испытания проводить в с</w:t>
+      </w:r>
+      <w:r>
+        <w:t>оответствии с требованиями сводов правил для сетей газораспределения и газопотребления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">42. Техническое диагностирование (экспертиза промышленной безопасности) газопроводов, технических и технологических устройств сетей газораспределения и газопотребления </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ТЭС должно проводиться в целях определения и прогнозирования их технического состояния (определения соответствия объекта экспертизы предъявляемым к нему требованиям промышленной безопасности в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:tooltip="Федеральный закон от 21.07.1997 N 116-ФЗ (ред. от 08.08.2024) &quot;О промышленной безопасности опасных производственных объектов&quot; (с изм. и доп., вступ. в силу с 01.09.2025)  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t>законом</w:t>
+          <w:t>з</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>аконом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> "О промышленной безопасности опасных производственных объектов").</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...31 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Сроки эксплуатации газопроводов, технических и технологических устройств сетей газораспределения и газопотребления ТЭС устанавливаются на основе расчетов и указываются в проектной док</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ументации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>43. Ремонт газопроводов и технических устройств проводится по графикам, утвержденным техническим руководителем ТЭС, составленным на основании эксплуатационной документации изготовителей. Ремонт также назначается и по результатам технического обс</w:t>
+      </w:r>
+      <w:r>
+        <w:t>луживания, технического диагностирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Ремонт внутренних газопроводов, газоиспользующего и котлового оборудования следует совмещать.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Сведения о капитальном ремонте должны быть занесены в паспорт соответствующего газопровода и технического устройства.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...60 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В </w:t>
+      </w:r>
+      <w:r>
+        <w:t>случае если техническое устройство входит в состав газопровода и внесено в раздел паспорта "Оборудование газопровода", то сведения о ремонте данного технического устройства допускается вносить только в паспорт газопровода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Разрешается ведение паспортов соо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тветствующего газопровода и технического устройства в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При ведении паспортов в электронном виде возможность изменения и/или искажения ранее внесенных записей должна быть исключена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>44. После проведения ремонтных работ необходимо провести н</w:t>
+      </w:r>
+      <w:r>
+        <w:t>аладочные работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>45. Аварийное отключение газопроводов должно производиться в случаях разрыва сварных стыков, коррозионных и механических повреждений газопровода и арматуры с выходом газа, а также при взрыве, пожаре, непосредственно угрожающих газопровода</w:t>
+      </w:r>
+      <w:r>
+        <w:t>м и газоиспользующему оборудованию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>46. При обнаружении загазованности все работы должны быть приостановлены, приняты меры по устранению утечки газа и выполнению мероприятий в соответствии с ПМЛА и производственными инструкциями.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Лица, не участвующие в ава</w:t>
+      </w:r>
+      <w:r>
+        <w:t>рийно-восстановительных работах, должны быть удалены из опасной зоны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">47. Газоопасные работы должны выполняться в соответствии с требованиями </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P410" w:history="1">
+      <w:hyperlink w:anchor="P410" w:tooltip="V. Газоопасные работы">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>главы V</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правил.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...9 lines deleted...]
-      <w:hyperlink w:anchor="P580" w:history="1">
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Наряд-допуск на производство газоопасных раб</w:t>
+      </w:r>
+      <w:r>
+        <w:t>от для ТЭС (</w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P579" w:tooltip="Наряд-допуск N _______ на производство газоопасных работ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>приложение N 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> к Правилам) оформляется в соответствии с обязательными требованиями, установленными законодательством Российской Федерации о техническом регулировании.</w:t>
-[...15 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:t xml:space="preserve"> к Правилам) оформляется в соответствии с обязательными требованиями, установленными законодательством Российской Федерации о техническом рег</w:t>
+      </w:r>
+      <w:r>
+        <w:t>улировании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>48. До начала работ, связанных с разборкой запорной арматуры, присоединением или ремонтом внутренних газопроводов, работой внутри котлов, а также при выводе котлов в режим консервации и ремонта отключающие устройства, установленные на ответвлен</w:t>
+      </w:r>
+      <w:r>
+        <w:t>иях газопровода к котлу и на газопроводе к защитному запальному устройству (далее - ЗЗУ) горелок, должны быть закрыты с установкой заглушек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Газопроводы должны быть освобождены от газа продувкой воздухом или инертным газом.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...50 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>49. Установка заглушек на внутре</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нних газопроводах должна производиться на отключенном участке после его предварительной продувки воздухом или инертным газом и взятия пробы для анализа на содержание горючего газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Снятие заглушек на газопроводе должно производиться после проведения испыта</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ний (контрольной опрессовки).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Подземные и надземные (наружные) газопроводы независимо от расчетного давления подлежат контрольной опрессовке под давлением 0,02 МПа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Скорость падения давления не должна превышать 100 Па/час.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...86 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Оборудование и газопроводы ПРГ до</w:t>
+      </w:r>
+      <w:r>
+        <w:t>лжны подвергаться контрольной опрессовке под давлением 0,01 МПа. Скорость падения давления не должна превышать 600 Па/час.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При значениях падения давления, превышающих допустимые нормы, пуск газа и снятие заглушек на газопроводах не разрешаются до устранени</w:t>
+      </w:r>
+      <w:r>
+        <w:t>я причин сверхнормативного падения давления и проведения повторной контрольной опрессовки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Результаты контрольной опрессовки должны записываться в наряде-допуске на проведение газоопасных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Если осмотренные и подвергшиеся контрольной опрессовке участк</w:t>
+      </w:r>
+      <w:r>
+        <w:t>и газопроводов не были заполнены газом, то при возобновлении работ по пуску газа осмотр и опрессовка пускаемого участка должны быть произведены повторно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>50. Заглушки на газопроводах ПРГ при пуске газа после консервации или ремонта должны сниматься после о</w:t>
+      </w:r>
+      <w:r>
+        <w:t>смотра технического состояния (обхода) газопроводов, проведения технического обслуживания и испытания, а после ремонта на газопроводе (сварочных работ) - после испытания на прочность и герметичность в соответствии с требованиями Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>51. До начала и в п</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ериод проведения работ по установке и снятию заглушек должна проводиться проверка рабочей зоны на загазованность с использованием газоанализаторов. При предльно допустимой концентрации газа в воздухе рабочей зоны, превышающей триста миллиграмм/куб. метр, р</w:t>
+      </w:r>
+      <w:r>
+        <w:t>аботы должны выполняться в шланговых противогазах или кислородно-изолирующих противогазах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>При концентрации газа в рабочей зоне, превышающей десять процентов НКПРП, работы должны быть приостановлены, помещение должно быть проветрено.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...23 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>52. Снятие заглушек на газопроводах котла при его выводе из режима консервации или ремонта должно выполняться после осмотра технического состояния котла, проведения технического обслуживания и испытания, проверки работоспособности технологических защит, бл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>окировок и сигнализации, а также после записи ответственного лица в оперативном журнале о готовности котла к растопке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">53. Технологические защиты, блокировки и сигнализация, введенные в постоянную эксплуатацию, должны быть включены в течение всего времени </w:t>
+      </w:r>
+      <w:r>
+        <w:t>работы газоиспользующего оборудования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>54. Проведение ремонтных и наладочных работ в цепях защит, блокировок и сигнализации на действующем оборудовании без оформления наряда-допуска (распоряжения) на газоопасные работы не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...34 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>55. Запорная арматура</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> на газопроводе перед горелочным устройством должна открываться после окончания вентиляции газовоздушного тракта и включения ЗЗУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>56. Перед пуском котла после ремонта должны быть проверены исправность и готовность к включению основного и вспомогательного о</w:t>
+      </w:r>
+      <w:r>
+        <w:t>борудования, КИП, средств дистанционного и автоматического управления, устройств технологической защиты, блокировок, средств информации и оперативной связи. Выявленные при этом неисправности должны быть устранены до пуска.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Перед пуском котла после нахожден</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ия его в резерве более трех суток должны быть проверены:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>работоспособность оборудования, контрольно-измерительных приборов, средств дистанционного и автоматического управления, устройств технологической защиты, блокировок, средств информации и связи;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>прохо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ждение команд технологических защит на все исполнительные устройства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>исправность и готовность к включению тех устройств и оборудования, на которых за время простоя производились ремонтные работы.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...24 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Выявленные неисправности до розжига котла должны быть устра</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нены. При обнаружении неисправности средств защиты и блокировок, действующих на блокирующие устройства котла, розжиг котла не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>57. Пуск газа в газопровод котла должен производиться при включенных в работу дымососах, дутьевых вентиляторах, дымос</w:t>
+      </w:r>
+      <w:r>
+        <w:t>осах рециркуляции в последовательности, указанной в производственной инструкции по эксплуатации котла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>58. Продувать газопроводы котла через трубопроводы безопасности или через газогорелочные устройства котла не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>59. Перед растопкой котла из хо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>лодного состояния должна быть проведена при включенных в работу тягодутьевых механизмах предпусковая проверка плотности закрытия запорной арматуры перед горелками котла, включая общекотловой ПЗК котла, а также автоматическая проверка плотности закрытия ПЗК</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, установленных перед каждой горелкой котла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>При обнаружении негерметичности затворов отключающих устройств растопка котла не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...28 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>60. Непосредственно перед растопкой котла и после его остановки топка, газоходы отвода продуктов сгорания котла, сист</w:t>
+      </w:r>
+      <w:r>
+        <w:t>емы рециркуляции, а также закрытые объемы, в которых размещены коллекторы, должны быть провентилированы с включением всех дымососов, дутьевых вентиляторов и дымососов рециркуляции в течение не менее десяти минут при открытых шиберах (клапанах) газовоздушно</w:t>
+      </w:r>
+      <w:r>
+        <w:t>го тракта и расходе воздуха не менее двадцати пяти процентов от номинального.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>61. Вентиляция котлов, работающих под наддувом, а также водогрейных котлов при отсутствии дымососа должна осуществляться при включенных дутьевых вентиляторах и дымососах рециркул</w:t>
+      </w:r>
+      <w:r>
+        <w:t>яции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>62. Перед растопкой котла, если газопроводы находились не под избыточным давлением, следует определить содержание кислорода в газопроводах котла.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>При содержании кислорода более одного процента по объему розжиг горелок не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...51 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>63. Растопка кот</w:t>
+      </w:r>
+      <w:r>
+        <w:t>лов, все горелки которых оснащены ЗЗУ и двумя ПЗК, начинается с розжига любой горелки в последовательности, указанной в инструкции по эксплуатации котла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При невоспламенении (погасании) первой растапливаемой горелки должны быть прекращена подача газа на ко</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тел и горелку, отключено ее ЗЗУ и провентилированы горелка, топка и газоходы согласно требованиям Правил, после чего растопка котла возобновляется на другой горелке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Повторный розжиг первой растапливаемой горелки должен производиться после устранения причи</w:t>
+      </w:r>
+      <w:r>
+        <w:t>н ее невоспламенения (погасания).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае невоспламенения (погасания) факела второй или последующих растапливаемых горелок (при устойчивом горении первой) должны быть прекращена подача газа только на эту горелку, отключено ее ЗЗУ и проведена ее вентиляция</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> при полностью открытом запорном устройстве на воздуховоде к этой горелке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>Повторный ее розжиг производится после устранения причин ее невоспламенения (погасания).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>64. При погасании во время растопки всех включенных горелок должны быть немедленно прекращен</w:t>
+      </w:r>
+      <w:r>
+        <w:t>а подача газа на котел, отключены их ЗЗУ и проведена вентиляция горелок, топки, газоходов согласно требованиям Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Повторная растопка котла должна быть произведена после выяснения и устранения причин погасания факелов горелок.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>65. Подача газа в газопро</w:t>
+      </w:r>
+      <w:r>
+        <w:t>воды котла должна быть немедленно прекращена оперативным персоналом в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>несрабатывания технологических защит;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>взрыва в топке, газоходах, разогрева (визуально) несущих балок каркаса или колонн котла, обрушения обмуровки;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>исчезновения напряжения на устройствах дистанционного и автоматического управления или на всех КИП;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>неконтролируемого изменения давления газа до значений, выходящих за пределы, установленные проектной документацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>разрушения газопровода котла.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...34 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>66. При ав</w:t>
+      </w:r>
+      <w:r>
+        <w:t>арийной остановке котла необходимо прекратить подачу газа на котел и все горелки котла, их ЗЗУ, открыть отключающие устройства на трубопроводах безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Следует открыть отключающие устройства на продувочных газопроводах и провентилировать топку и газо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ходы согласно требованиям Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>67. При плановой остановке котла для перевода в режим резерва должна быть прекращена подача газа к котлу, горелкам, ЗЗУ с последующим их отключением; открыты отключающие устройства на трубопроводах безопасности, а также на</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> продувочных газопроводах, проведена вентиляция топки и газоходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>По окончании вентиляции тягодутьевые машины должны быть отключены, закрыты лазы, лючки, шибера (клапаны) газовоздушного тракта и направляющие аппараты тягодутьевых машин.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...31 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>68. Если котел нах</w:t>
+      </w:r>
+      <w:r>
+        <w:t>одится в резерве или работает на другом виде топлива, заглушки после запорной арматуры на газопроводах котла могут не устанавливаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Допускается избыточное давление газа в газопроводах котла при работе на другом топливе при условии обеспечения плотности </w:t>
+      </w:r>
+      <w:r>
+        <w:t>закрытия отключающих устройств перед горелками котла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>69. Порядок перевода котла с пылеугольного или жидкого топлива на природный газ должен определяться производственной инструкцией по эксплуатации котла.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...35 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При многоярусной компоновке горелок первыми должны</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> переводиться на газ горелки нижних ярусов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Перед плановым переводом котла на природный газ должна быть проведена проверка срабатывания ПЗК и работоспособности технологических защит, блокировок и сигнализации сети газопотребления с воздействием на исполнит</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ельные механизмы или на сигнал в объеме, не препятствующем работе котла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>70. Наблюдение за техническими устройствами ПРГ, показаниями средств измерений, а также автоматическими сигнализаторами контроля загазованности должно проводиться с помощью приборов с</w:t>
+      </w:r>
+      <w:r>
+        <w:t>о щитов управления, определенных проектной документацией:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>центрального щита управления ТЭС;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>котлотурбинного цеха;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>с местного щита управления ПРГ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>визуально по месту, при обходах.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">71. Запорная арматура перед ПСК в ПРГ должна находиться в открытом положении </w:t>
+      </w:r>
+      <w:r>
+        <w:t>и быть опломбирована.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>72. Резервная нитка редуцирования в ПРГ должна быть в постоянной готовности к работе.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>73. Технологическое оборудование, средства контроля, управления, сигнализации, связи должны подвергаться внешнему осмотру со следующей периодичность</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>технологическое оборудование, трубопроводная арматура, электрооборудование, средства защиты, технологические трубопроводы - перед началом смены и в течение смены не реже чем через два часа;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>средства контроля, управления, исполнительные механизмы, средства сигнализации и связи - не реже одного раза в сутки;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>вентиляционные системы - перед началом смены;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>средства обеспечения пожарной безопасности и пожаротушения - не реже одного раза в месяц.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...23 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ре</w:t>
+      </w:r>
+      <w:r>
+        <w:t>зультаты осмотров должны быть по окончании смены занесены в журнал приема и сдачи смен (оперативный журнал).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Допускается ведение указанного журнала в электронном виде. При ведении журнала в электронном виде возможность изменения и/или искажения ранее внесе</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нных записей должна быть исключена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>74. Вывод из работы технологических защит, обеспечивающих взрывобезопасность, на работающем оборудовании запрещается.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...20 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>К технологическим защитам, обеспечивающим взрывобезопасность, относятся защиты от:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>изменения давления газа до значений, выходящих за пределы, установленные проектной документацией;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>невоспламенения факела первой растапливаемой горелки;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>погасания факелов всех горелок в топке (общего факела в топке);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">отключения всех дымососов (для котлов с </w:t>
+      </w:r>
+      <w:r>
+        <w:t>уравновешенной тягой);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>отключения всех дутьевых вентиляторов;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>отключения всех регенеративных воздухоподогревателей.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Вывод из работы других технологических защит, а также технологических блокировок и сигнализации на работающем оборудовании разрешается тольк</w:t>
+      </w:r>
+      <w:r>
+        <w:t>о в дневное время и не более одной защиты, блокировки или сигнализации одновременно в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>выявленной неисправности или отказа;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>периодической проверки согласно графику, утвержденному техническим руководителем ТЭС;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...23 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>при работе оборудования в переходных р</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ежимах, когда необходимость отключения защиты определена инструкцией по эксплуатации основного оборудования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Отключение должно выполняться по письменному распоряжению начальника смены цеха или начальника смены электростанции в пределах их должностных полно</w:t>
+      </w:r>
+      <w:r>
+        <w:t>мочий с записью в оперативном журнале и обязательным уведомлением технического руководителя ТЭС.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Производство ремонтных и наладочных работ в цепях включенных защит запрещается.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Технологические защиты, введенные в постоянную эксплуатацию, должны быть включе</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ны в течение всего времени работы оборудования, на котором они установлены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>75. Проведение ремонтных и наладочных работ в цепях защит, блокировок и сигнализации на действующем оборудовании без оформления наряда-допуска запрещается.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...74 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>76. Работы по регулировк</w:t>
+      </w:r>
+      <w:r>
+        <w:t>е и ремонту систем автоматизации, противоаварийных защит и сигнализации в условиях загазованности запрещаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>77. Неисправности регуляторов, вызывающие повышение или понижение рабочего давления, неполадки в работе предохранительных клапанов, а также утечк</w:t>
+      </w:r>
+      <w:r>
+        <w:t>и газа должны быть устранены незамедлительно при их выявлении в соответствии с ПМЛА и производственными инструкциями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>78. Проверка срабатывания устройств защиты, блокировок и сигнализации должна производиться в сроки, предусмотренные эксплуатационной докум</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ентацией изготовителей указанного оборудования, но не реже одного раза в 6 месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>79. Газопроводы при заполнении газом должны быть продуты до вытеснения всего воздуха. Окончание продувки должно определяться анализом отбираемых проб, при этом содержание к</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ислорода не должно превышать одного процента по объему, или путем безопасного сгорания отобранных проб газа, которое должно происходить спокойно, без хлопков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Выпуск газовоздушной смеси при продувках газопроводов должен осуществляться в места, где исключен</w:t>
+      </w:r>
+      <w:r>
+        <w:t>а возможность попадания ее в здания, а также воспламенения от какого-либо источника огня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Газопроводы при освобождении от газа должны продуваться воздухом или инертным газом до полного вытеснения газа. Окончание продувки определяется анализом. Остаточная о</w:t>
+      </w:r>
+      <w:r>
+        <w:t>бъемная доля газа в продувочном воздухе не должна превышать двадцати процентов НКПРП.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>IV. Специальные требования к эксплуатации сетей</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">газораспределения и газопотребления </w:t>
-[...9 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:t>газораспределения и газопотребления газотурбинных</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>и парогазовых установок</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>80. Требования настоящей главы распространяются на ГТУ ТЭС и энергетические ГТУ, работающие автономно или в составе ПГУ с давлением природного газа свыше 1,2 МПа.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...23 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>81. Сети газораспределения и газопотребления ТЭС с ГТУ и ПГУ должны обеспечивать бесперебойно</w:t>
+      </w:r>
+      <w:r>
+        <w:t>е, безопасное транспортирование и использование природного газа с параметрами по давлению и расходу, определенными проектной документацией и условиями эксплуатации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>82. Подача газа на ТЭС при эксплуатации ГТУ и ПГУ должна предусматриваться по двум газопров</w:t>
+      </w:r>
+      <w:r>
+        <w:t>одам. В случае отсутствия резервного топлива в сети ГТУ и ПГУ подачу газа на ТЭС следует предусматривать по двум газопроводам от одной газораспределительной станции, подключенной к двум независимым магистральным газопроводам, или от двух магистральных газо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>проводов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>83. Сеть газопотребления ГТУ и ПГУ должна обеспечивать ГТ проектным давлением газа перед горелочными устройствами.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...50 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Схемы сетей газопотребления ГТУ и ПГУ предусматриваются как совместные (с энергетическими котлами), так и раздельные в зависимости </w:t>
+      </w:r>
+      <w:r>
+        <w:t>от места расположения ТЭС и давления газа в месте подключения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>84. Применяемые в сети газопотребления ГТУ и ПГУ технические устройства должны иметь документацию об оценке (подтверждении) соответствия технических устройств обязательным требованиям, установл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>енными законодательством Российской Федерации о техническом регулировании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>85. Объем оснащения горелочных устройств и камеры сгорания газовой турбины (далее - ГТ) средствами контроля должен определяться с учетом эксплуатационной документации на ГТУ и Прави</w:t>
+      </w:r>
+      <w:r>
+        <w:t>лами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>86. Аппараты в каждой ступени очистки газа предусматриваются с пятидесятипроцентным резервом по производительности. На газопроводе к блоку очистки газа следует предусматривать отключающее устройство с электроприводом, управляемым с местного щита упра</w:t>
+      </w:r>
+      <w:r>
+        <w:t>вления пункта подготовки газа (далее - ППГ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>87. Газопроводы от фильтров, установленных на газопроводе до газогорелочных устройств ГТ, следует предусматривать из коррозионностойкой стали.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...35 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>88. Стали для газопроводов и запорной арматуры следует выбирать в за</w:t>
+      </w:r>
+      <w:r>
+        <w:t>висимости от рабочих параметров транспортируемого газа и расчетной температуры наружного воздуха в районе строительства, которую следует принимать по температуре наиболее холодной пятидневки в году обеспеченностью 0,92.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>89. На ТЭС с ГТУ и ПГУ должна быть п</w:t>
+      </w:r>
+      <w:r>
+        <w:t>редусмотрена защита от шума (шумоглушители, противошумовая изоляция) в целях обеспечения уровня шумового воздействия на окружающую среду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">90. Для сети газопотребления ТЭС с ГТУ и ПГУ, кроме работ, указанных в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P56" w:history="1">
+      <w:hyperlink w:anchor="P59" w:tooltip="III. Специальные требования к эксплуатации">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>разделе III</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правил, дополнительно в соответствии с графиками, утвержденными техническим руководителем ТЭС, должна выполняться проверка работоспособности ПЗК, включенных в схемы защит и блокировок ГТУ и ПГУ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>91. При эксплуатации П</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ПГ необходимо выполнять:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>визуальный контроль технического состояния (обход) в сроки, устанавливаемые производственной инструкцией, обеспечивающие безопасность и надежность эксплуатации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>проверку параметров срабатывания ПЗК и ПСК - не реже одного раза в три месяца, а также по окончании ремонта оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>техническое обслуживание - не реже одного раза в 6 месяцев;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...23 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>текущий ремонт - не реже одного раза в 12 месяцев, если изготовителями газ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ового оборудования не установлены иные сроки ремонта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>капитальный ремонт - при замене оборудования, средств измерений, ремонте здания, систем отопления, вентиляции, освещения на основании дефектных ведомостей, составленных по результатам осмотров и текущих</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ремонтов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>92. Контроль загазованности в помещениях ППГ должен проводиться стационарными сигнализаторами загазованности или переносным прибором из верхней зоны помещений не реже одного раза в сутки.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При обнаружении концентрации газа десять процентов и боле</w:t>
+      </w:r>
+      <w:r>
+        <w:t>е НКПРП необходимо организовать дополнительную вентиляцию помещения, выявить причину и незамедлительно устранить утечку газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>93. Техническое обслуживание газопроводов и технических устройств ППГ должно проводиться не реже одного раза в шесть месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...34 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">94. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Работающие дожимающие компрессоры должны находиться под постоянным надзором персонала. Эксплуатация компрессоров с отключенными или вышедшими из строя автоматикой, аварийной вентиляцией, блокировкой и вентиляторами вытяжных систем запрещается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>95. Техничес</w:t>
+      </w:r>
+      <w:r>
+        <w:t>кое обслуживание и текущий ремонт дожимающих компрессоров, предохранительной запорной и регулирующей арматуры производятся в соответствии с эксплуатационной документацией изготовителей указанного оборудования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>По истечении гарантийного срока они должны про</w:t>
+      </w:r>
+      <w:r>
+        <w:t>йти поверку и сервисное обслуживание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>96. Дожимающие компрессоры подлежат аварийной остановке в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>аварийных утечек газа;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>неисправности отключающих устройств;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>вибрации, посторонних шумов и стуков;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>выхода из строя подшипников и уплотнения;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>изменения допустимых параметров масла и воды;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>выхода из строя электропривода пусковой аппаратуры;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>неисправности механических передач и приводов;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>повышения или понижения нормируемого давления газа во входном и выходном патрубках.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>97. Масло для смазки компре</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ссора должно иметь сертификат и соответствовать марке, указанной в эксплуатационной документации изготовителей на компрессор (по вязкости, температурам вспышки, самовоспламенения, термической стойкости), и специфическим особенностям, характерным для работы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> компрессора данного типа в конкретных условиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>98. Вентиляция газовоздушного тракта котла-утилизатора (далее - КУ), входящих в состав ГТУ и ПГУ, должна осуществляться тягодутьевыми механизмами.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...34 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>99. Для проведения вентиляции газовоздушного тракта ГТУ и ПГ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>У после остановки ГТ необходимо использовать режим холодной прокрутки ГТ, осуществляемый с помощью пусковых устройств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>100. В производственной зоне ППГ должны ежесменно осматриваться технологическое оборудование, газопроводы, арматура, электрооборудование,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> вентиляционные системы, средства измерений, противоаварийные защиты, блокировки и сигнализации, выявленные неисправности должны устраняться в порядке и в сроки, установленные производственными (технологическими) инструкциями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Включение в работу технологич</w:t>
+      </w:r>
+      <w:r>
+        <w:t>еского оборудования без предварительного внешнего осмотра (обхода) не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>101. На внутренних газопроводах ГТУ и ПГУ должны проводиться техническое обслуживание не реже одного раза в месяц и текущий ремонт не реже одного раза в двенадцать месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>102. Периодичность ремонтов устанавливается в соответствии с графиками, утвержденными техническим руководителем ТЭС, с учетом фактического состояния оборудования и по результатам технического обслуживания и текущего ремонта.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>103. Параметры настройки регуля</w:t>
+      </w:r>
+      <w:r>
+        <w:t>торов в ППГ должны соответствовать значениям рабочего давления газа, указанным в эксплуатационной документации изготовителей на поставку ГТУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Колебания давления газа на выходе допускаются в пределах десяти процентов от рабочего давления.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...16 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>104. Режим настрой</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ки и проверки параметров срабатывания предохранительных клапанов не должен приводить к изменению рабочего давления газа после регулятора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>105. Газопроводы, подводящие газ к агрегатам, при пуске газа должны продуваться.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Продувка должна проводиться через про</w:t>
+      </w:r>
+      <w:r>
+        <w:t>дувочные газопроводы в места, предусмотренные проектом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>106. Пуск ГТ осуществляется:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>из холодного состояния, при температуре металла корпуса турбины менее ста пятидесяти градусов Цельсия, после монтажа или ремонта;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>из неостывшего состояния, при температуре</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> металла корпуса турбины сто пятьдесят - двести пятьдесят градусов Цельсия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>из горячего состояния, при температуре металла корпуса турбины выше двухсот пятидесяти градусов Цельсия.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...45 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Скорость повышения температуры газов в проточной части, частоты вращения и </w:t>
+      </w:r>
+      <w:r>
+        <w:t>набора нагрузки при пуске из каждого теплового состояния не должны превышать значений, заданных изготовителями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>107. Пуск ГТУ и ПГУ должен производиться с полностью открытыми к дымовой трубе шиберами. Переключение шиберов, розжиг горелок КУ допускаются тол</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ько после выхода ГТ на холостой ход.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>108. Камеры сгорания и газовоздушные тракты ГТУ или ПГУ, включая газоходы, КУ, перед розжигом горелочных устройств ГТ должны быть провентилированы (проветрены) с использованием пускового устройства ГТ с обеспечением шес</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тикратного воздухообмена вентилируемых объемов до дымовой трубы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>После каждой неудачной попытки пуска ГТ зажигание топлива без предварительной вентиляции газовоздушных трактов ГТУ или ПГУ запрещается.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Продолжительность вентиляции должна соответствовать про</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ектной документации и указываться в инструкции по эксплуатации и программе запуска (розжига).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Запорная арматура на газопроводе перед горелочным устройством должна открываться после окончания вентиляции газовоздушного тракта и включения ЗЗУ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>109. Если при розжиге пламенных труб (газовых горелок) камеры сгорания ГТ или в процессе регулирования произошли отрыв, проскок или погасание пламени, подача газа на газовую горелку и ее запальное устройство должна быть немедленно прекращена.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...38 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">К повторному </w:t>
+      </w:r>
+      <w:r>
+        <w:t>розжигу разрешается приступить после вентиляции камер сгорания и газовоздушных трактов ГТУ или ПГУ в течение времени, указанного в производственной инструкции, а также после устранения причин неполадок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>110. Стопорные и регулирующие топливные клапаны ГТ до</w:t>
+      </w:r>
+      <w:r>
+        <w:t>лжны обеспечивать плотность. Клапаны должны расхаживаться на полный ход перед каждым пуском, а также ежедневно на часть хода при работе ГТ в базовом режиме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>111. Проверка герметичности затвора стопорного клапана, ПЗК ГТ должна проводиться после ремонта с в</w:t>
+      </w:r>
+      <w:r>
+        <w:t>изуальным контролем, перед каждым пуском ГТУ, а также периодически не реже одного раза в месяц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>112. Пуском ГТУ должен руководить начальник смены, а после ремонта, проведения регламентных работ - начальник цеха или его заместитель.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...20 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>113. Перед пуском ГТУ по</w:t>
+      </w:r>
+      <w:r>
+        <w:t>сле ремонта или простоя в резерве свыше трех суток должны быть проверены исправность и готовность к включению средств технологической защиты и автоматики, блокировок вспомогательного оборудования, масляной системы, резервных и аварийных маслонасосов, КИП и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> средств оперативной связи. Выявленные при этом неисправности должны быть устранены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>114. Пуск ГТУ не допускается в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>неисправности или отключения хотя бы одной из систем аварийной защиты;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>наличия дефектов системы регулирования, которые могут привести к превышению допустимой температуры газов или разгону турбины;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>неисправности одного из масляных насосов или системы их автоматического включения;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">отклонения от норм качества масла, а также при </w:t>
+      </w:r>
+      <w:r>
+        <w:t>температуре масла ниже установленного предела;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>отклонения от норм качества топлива, а также при температуре или давлении топлива ниже или выше установленных пределов;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>утечки газа;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>отклонения контрольных показателей теплового или механического состояния ГТУ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> от допустимых значений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>115. Пуск ГТУ после аварийной остановки или сбоя при предыдущем пуске, если причины этих отказов не устранены, не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>116. Пуск ГТУ должен быть немедленно прекращен действием защит или персоналом в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>нарушения устан</w:t>
+      </w:r>
+      <w:r>
+        <w:t>овленной последовательности пусковых операций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>превышения температуры газов выше допустимой по графику пуска;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>повышения нагрузки пускового устройства выше допустимой;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>не предусмотренного инструкцией снижения частоты вращения разворачиваемого вала после отк</w:t>
+      </w:r>
+      <w:r>
+        <w:t>лючения пускового устройства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>помпажных явлений в компрессорах ГТУ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>117. ГТУ должна быть немедленно отключена действием защит или персоналом в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>недопустимого повышения температуры газов перед ГТ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...13 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">повышения частоты вращения ротора сверх допустимого </w:t>
+      </w:r>
+      <w:r>
+        <w:t>предела;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>обнаружения трещин или разрыва масло- или газопроводов;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>недопустимого осевого сдвига, недопустимых относительных перемещений роторов компрессоров и турбин;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>недопустимого понижения давления масла в системе смазки или уровня в масляном баке, а также</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> недопустимого повышения температуры масла на сливе из любого подшипника или температуры любой из колодок упорного подшипника;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>прослушивания металлических звуков (скрежета, стуков), необычных шумов внутри турбомашин и аппаратов ГТ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>возрастания вибрации подшипников опор выше допустимых значений;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>появления искр или дыма из подшипников или концевых уплотнений турбомашин или генератора;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>воспламенения масла или топлива и невозможности немедленно ликвидировать пожар имеющимися средствами;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>взрыва (хлопка) в камерах сгорания ГТ, в КУ или газоходах;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>погасания факела в камерах сгорания;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>недопустимого понижения давления жидкого или газообразного топлива перед стопорным клапаном ГТ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>закрытого положения заслонки на дымовой трубе КУ или повышения д</w:t>
+      </w:r>
+      <w:r>
+        <w:t>авления газов на входе в КУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>исчезновения напряжения на устройствах регулирования и автоматизации или на всех КИП;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>отключения турбогенератора вследствие внутреннего повреждения;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>возникновения помпажа компрессоров или недопустимого приближения к границе пом</w:t>
+      </w:r>
+      <w:r>
+        <w:t>пажа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>недопустимого изменения давления воздуха за компрессорами;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>загорания отложений на поверхностях нагрева КУ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Одновременно с отключением ГТ действием защиты или персоналом должен быть отключен генератор.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...23 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">118. ГТУ должна быть разгружена и остановлена по </w:t>
+      </w:r>
+      <w:r>
+        <w:t>решению технического руководителя ТЭС в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>нарушения нормального режима эксплуатации ГТ или нормальной работы вспомогательного оборудования, при появлении сигналов предупредительной сигнализации, если устранение причин нарушения невозможно без остано</w:t>
+      </w:r>
+      <w:r>
+        <w:t>вки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>заедания стопорных, РК и противопомпажных клапанов;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>обледенения воздухозаборного устройства, если не удается устранить обледенение при работе ГТУ под нагрузкой;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...45 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>недопустимого повышения температуры наружных поверхностей корпусов турбин, камер сгорания,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> переходных трубопроводов, если понизить эту температуру изменением режима работы ГТУ не удается;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>недопустимого увеличения неравномерности измеряемых температур газов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>недопустимого повышения температуры воздуха перед компрессорами высокого давления, а так</w:t>
+      </w:r>
+      <w:r>
+        <w:t>же в случаях нарушения нормального водоснабжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>неисправности защит, влияющих на обеспечение взрывобезопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>неисправности оперативных КИП.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...31 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>119. При аварийном остановке ГТУ или ПГУ с КУ необходимо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>прекратить подачу топлива в камеру сгорания ГТ закры</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тием стопорного клапана, ПЗК и других запорных устройств на газопроводах ГТ и КУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>открыть продувочные газопроводы и трубопроводы безопасности на отключенных газопроводах ГТ и КУ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...31 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>отключить паровую турбину и генератор, предусмотренные в составе ПГУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>120. За</w:t>
+      </w:r>
+      <w:r>
+        <w:t>прещается приступать к вскрытию турбин, камеры сгорания, стопорного и РК, не убедившись в том, что запорные устройства на подводе газа к ГТ закрыты, на газопроводах установлены заглушки, газопроводы освобождены от газа, арматура на продувочных газопроводах</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> открыта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>121. После отключения ГТУ и ПГУ должна быть обеспечена эффективная вентиляция трактов и других мест, предусмотренных проектной документацией, произведена продувка горелок воздухом или инертным газом.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...20 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>По окончании вентиляции должны быть перекрыты всасывающий и (или) выхлопной тракты. Продолжительность и периодичность вентиляции и прокруток роторов при остывании ГТУ должны быть указаны в инструкции по эксплуатации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>122. Запорная арматура на продувочных газопроводах и газопроводах безопасности после отключения ГТУ должна постоянно находиться в открытом положении.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...38 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>123. После окончания ремонта на газопроводах и технических устройствах необходимо провести испытания их на</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> прочность и герметичность в соответствии с требованиями проектной и эксплуатационной документации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>124. Перед ремонтом технических устройств на газопроводе, визуальным контролем и ремонтом камер сгорания или газоходов технические устройства и запальные тр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>убопроводы должны отключаться от действующих газопроводов с установкой заглушки после запорной арматуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>125. Технологические защиты, блокировки и сигнализация, введенные в постоянную эксплуатацию, должны быть включены в течение всего времени работы оборуд</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ования, на которых они установлены. Ввод технологических защит должен производиться автоматически.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>126. Вывод из работы технологических защит, обеспечивающих взрывобезопасность, на работающем оборудовании запрещается.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Вывод из работы других технологических</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> защит, а также технологических блокировок и сигнализации на работающем оборудовании разрешается только в светлое время суток и не более одной защиты, блокировки или сигнализации одновременно в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>обнаружения неисправности или отказа;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>периодической п</w:t>
+      </w:r>
+      <w:r>
+        <w:t>роверки согласно графику, утвержденному техническим руководителем ТЭС.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Отключение должно выполняться по письменному распоряжению начальника смены в оперативном журнале с обязательным уведомлением технического руководителя ТЭС.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>127. Проведение ремонтных и н</w:t>
+      </w:r>
+      <w:r>
+        <w:t>аладочных работ защит, блокировок и сигнализации на действующем оборудовании без оформления наряда-допуска запрещается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>128. Работы по регулировке и ремонту систем автоматизации, противоаварийных защит и сигнализации в условиях загазованности запрещаются.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="P410"/>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="3" w:name="P410"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:t>V. Газоопасные работы</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>129. К газоопасным работам относятся:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...31 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>технологическое присоединение (врезка) вновь построенных наружных и внутренних газопроводов к действующим, отключение (обрезка) газопроводов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>пуск газа в газопроводы при вводе в эксплуатацию, ра</w:t>
+      </w:r>
+      <w:r>
+        <w:t>сконсервации, после ремонта (реконструкции), ввод в эксплуатацию ПРГ и ГРУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>техническое обслуживание и ремонт действующих наружных и внутренних газопроводов, газоиспользующего оборудования, ПРГ и ГРУ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>удаление закупорок, установка и снятие заглушек на дейс</w:t>
+      </w:r>
+      <w:r>
+        <w:t>твующих газопроводах, а также отключение или подключение к газопроводам газоиспользующего оборудования, проведение его наладки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>продувка газопроводов при отключении или включении газоиспользующего оборудования в работу;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>технический осмотр (осмотр техническ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ого состояния) газопроводов, ПРГ и ГРУ, ремонт, осмотр и проветривание колодцев, проверка и откачка конденсата из конденсатосборников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>проверка состояния охранных зон газопроводов;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>разрытия в местах утечек газа до их устранения;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...27 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ликвидация и консервация га</w:t>
+      </w:r>
+      <w:r>
+        <w:t>зопроводов, ПРГ, ГРУ и газоиспользующего оборудования (демонтаж газового оборудования) при постоянном или временном выводе их из эксплуатации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>работы с применением всех видов сварки и газовой резки на действующих газопроводах, технологических и технических</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> устройствах сетей газораспределения или газопотребления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>снижение и восстановление давления газа в газопроводе;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>выполнение работ на действующих газопроводах в шурфах, траншеях и котлованах или технических устройствах в газовых колодцах;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>мониторинг технического состояния газопроводов (за исключением проверки состояния охранных зон);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>контроль интенсивности запаха газа в конечных точках сетей газораспределения;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>контроль давления газа в сети газораспределения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...61 lines deleted...]
-      <w:hyperlink w:anchor="P580" w:history="1">
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>130. Газоопасные работы должны в</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ыполняться бригадой в составе не менее двух работников под руководством инженерно-технического работника (в составе не менее трех работников).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Газоопасные работы, не требующие оформления наряда-допуска на их производство, могут выполняться двумя работникам</w:t>
+      </w:r>
+      <w:r>
+        <w:t>и, один из которых назначается руководителем работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Газоопасные работы в колодцах, туннелях, коллекторах, а также в траншеях и котлованах глубиной более одного метра должны выполняться бригадой в составе не менее трех работников под руководством инженерно-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>технического работника (в составе не менее четырех работников).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>131. Проведение ремонтных работ без применения сварки и газовой резки на газопроводах низкого давления диаметром не более пятидесяти миллиметров, осмотр технического состояния наружных газопро</w:t>
+      </w:r>
+      <w:r>
+        <w:t>водов, ремонт, осмотр и проветривание колодцев (без спуска в них), проверка и откачка конденсата из конденсатосборников и гидрозатворов, а также внешний осмотр и очистка внутренних газопроводов, технических устройств и газоиспользующих установок, осмотр те</w:t>
+      </w:r>
+      <w:r>
+        <w:t>хнического состояния ПРГ и ГРУ осуществляются двумя работниками. Руководство поручается наиболее квалифицированному работнику.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>132. На производство газоопасных работ в организациях, осуществляющих эксплуатацию сетей газораспределения или газопотребления, в</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ыдается наряд-допуск, оформленный по рекомендуемому образцу (</w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P579" w:tooltip="Наряд-допуск N _______ на производство газоопасных работ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>приложение N 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> к Правилам), предусматривающий разработку и последующее осуществление комплекса мероприятий по подготовке и безопасному проведению этих работ.</w:t>
-[...52 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:t xml:space="preserve"> к Правилам), предусматривающий разработку и последующее осуществление комплекса мероприятий</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> по подготовке и безопасному проведению этих работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>133. В организации, осуществляющей эксплуатацию сетей газораспределения или газопотребления, должен быть разработан и утвержден руководителем такой организации или его уполномоченным заместителем, либо ру</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ководителем самостоятельного структурного подразделения (дочернего общества) указанной организации перечень газоопасных работ и инструкция, определяющая порядок подготовки и безопасность их проведения применительно к конкретным производственным условиям. Т</w:t>
+      </w:r>
+      <w:r>
+        <w:t>акже утверждается перечень газоопасных работ, выполняемых без оформления наряда-допуска по производственным инструкциям, обеспечивающим их безопасное проведение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Перечень газоопасных работ должен не реже одного раза в год пересматриваться и переутверждатьс</w:t>
+      </w:r>
+      <w:r>
+        <w:t>я.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>134. Работники, имеющие право выдачи нарядов-допусков к выполнению газоопасных работ, назначаются распорядительным документом из числа руководящих работников и инженерно-технических работников, осуществляющих эксплуатацию сетей газораспределения или газ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>опотребления, аттестованных в установленном порядке и имеющих опыт работы на объектах сетей газораспределения и газопотребления не менее одного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>135. Периодически повторяющиеся газоопасные работы, выполняемые постоянным составом работников, производят</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ся по утвержденным производственным инструкциям без оформления наряда-допуска.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>К периодически повторяющимся газоопасным работам, выполняемым без наряда-допуска, относятся:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>технический осмотр газопроводов и ПРГ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>техническое обслуживание ПРГ (шкафного исполн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ения), осуществляемое без снижения давления газа у потребителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>проверка состояния охранных зон газопроводов;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>ремонт, осмотр и проветривание колодцев (без спуска в них);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>проверка и откачка конденсата из конденсатосборников;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>техническое обслуживание газопр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>оводов без отключения газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>контроль интенсивности запаха газа;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>контроль давления газа в сети газораспределения и газопотребления;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>техническое обслуживание запорной арматуры и компенсаторов, расположенных вне колодцев (без нарушения герметичности корпуса и фланцевых соединений).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...29 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Указанные работы должны выполняться бригадой работников в составе не менее двух человек под руководством ин</w:t>
+      </w:r>
+      <w:r>
+        <w:t>женерно-технического работника и регистрироваться в журнале учета периодически повторяющихся газоопасных работ с указанием времени начала и окончания работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Допускается ведение указанного журнала в электронном виде. При ведении журнала в электронном виде в</w:t>
+      </w:r>
+      <w:r>
+        <w:t>озможность изменения и/или искажения ранее внесенных записей должна быть исключена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="P449"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t>136. По специальному плану, утвержденному техническим руководителем газораспределительной организации, осуществляются следующие газоопасные работы:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>пуск газа в сети газорас</w:t>
+      </w:r>
+      <w:r>
+        <w:t>пределения и газопотребления поселений при первичной газификации, в газопроводы высокого давления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>работы по присоединению газопроводов высокого и среднего давления;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>ремонтные работы в ПРГ и ГРУ с применением сварки и газовой резки;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>ремонтные работы на газопроводах среднего и высокого давлений (под газом) с применением сварки и газовой резки;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>снижение и восстановление давления газа в газопроводах среднего и высокого давлений, связанные с отключением потребителей;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...34 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ремонтные работы на г</w:t>
+      </w:r>
+      <w:r>
+        <w:t>азопроводах низкого давления, связанные с отключением и последующим пуском газа в группы жилых домов, если для выполнения работ требуется привлечение более одной бригады; отключение и последующее включение подачи газа на промышленные производства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В плане </w:t>
+      </w:r>
+      <w:r>
+        <w:t>указываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>последовательность проведения операций;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>расстановка людей;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>техническое оснащение;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>мероприятия, обеспечивающие безопасность;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>лица, ответственные за проведение газоопасных работ (отдельно на каждом участке работы) и за общее руководство и коорди</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нацию действий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>137. Каждому лицу, ответственному за проведение газоопасных работ, в соответствии с планом выдается отдельный наряд-допуск.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>138. К плану и нарядам-допускам должны прилагаться исполнительная документация (чертеж или ксерокопия исполнительной</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> документации) с указанием места и характера производимой работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Перед началом газоопасных работ лицом, ответственным за их проведение, проверяется соответствие документации фактическому расположению газопровода.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...23 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>139. Работы по локализации и ликвидации ав</w:t>
+      </w:r>
+      <w:r>
+        <w:t>арий на газопроводах проводятся без наряда-допуска до устранения прямой угрозы причинения вреда жизни, здоровью или имуществу других лиц и окружающей природной среде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Восстановительные работы по приведению газопроводов и газового оборудования в технически </w:t>
+      </w:r>
+      <w:r>
+        <w:t>исправное состояние проводятся по наряду-допуску.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>В случае, когда аварийно-восстановительные работы от начала до конца проводятся аварийно-диспетчерской службой в срок не более суток, наряд-допуск не оформляется.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>140. Наряды-допуски на газоопасные работы д</w:t>
+      </w:r>
+      <w:r>
+        <w:t>олжны выдаваться заблаговременно для необходимой подготовки к работе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>В наряде-допуске указываются срок его действия, время начала и окончания работы.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...18 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При невозможности окончить работу в установленный срок наряд-допуск на газоопасные работы подлежит продле</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нию лицом, выдавшим его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>Записи в наряде-допуске на проведение газоопасной работы должны быть хорошо читаемыми, не вызывающие сомнений или неоднозначности смысла написанного для недопущения нечеткого их выполнения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Допускается заполнение наряда-допуска на </w:t>
+      </w:r>
+      <w:r>
+        <w:t>проведение газоопасных работ с использованием персонального компьютера. Не допускается заполнение наряда-допуска на проведение газоопасных работ карандашом. Исправления в тексте, подписи ответственных лиц с использованием факсимиле и их ксерокопии не допус</w:t>
+      </w:r>
+      <w:r>
+        <w:t>каются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Возможность использования электронной подписи при согласовании нарядов-допусков на проведение газоопасных работ устанавливается внутренними документами эксплуатирующей организации в соответствии с требованиями Федерального </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId18" w:tooltip="Федеральный закон от 06.04.2011 N 63-ФЗ (ред. от 31.07.2025) &quot;Об электронной подписи&quot;  {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> от 6 апреля 2011 г. N 63-ФЗ "Об электронной подписи" (Собрание законодательства Российской Федерации, 2011, N 15, ст. 2036, 2020, N 24, ст. 3755).</w:t>
-[...15 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:t xml:space="preserve"> от 6 апреля 2011 г. N 63-ФЗ "Об электронной подписи" (Собрание зако</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нодательства Российской Федерации, 2011, N 15, ст. 2036, 2020, N 24, ст. 3755).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Допускается оформление и регистрация наряда-допуска на проведение газоопасных работ в электронном виде. При этом должна быть исключена возможность изменения и/или искажения ран</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ее внесенных записей в наряде-допуске, а также обеспечены условия хранения наряда-допуска в течение одного года со дня его закрытия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">141. Наряды-допуски должны регистрироваться в специальном журнале (рекомендуемый образец в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P693" w:history="1">
+      <w:hyperlink w:anchor="P691" w:tooltip="Журнал регистрации нарядов-допусков на производство газоопасных работ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>приложении N 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> к Правилам). Допускается ведение указанного журнала в электронном виде. При ведении журнала в электронном виде возможность изменения и/или искажения ранее внесенных записей должна быть исключена.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:t xml:space="preserve"> к Правилам). Допускается ведение указанного журнала в электронном виде. При ведении журнала в электронном виде возможность изменения и/или искажения ранее внесенных записе</w:t>
+      </w:r>
+      <w:r>
+        <w:t>й должна быть исключена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>142. Лицо, ответственное за проведение газоопасных работ, получая наряд-допуск, расписывается в журнале регистрации нарядов-допусков.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...23 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>143. Наряды-допуски должны храниться не менее одного года с даты их закрытия. Порядок и условия х</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ранения определяются приказом руководителя эксплуатирующей организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Наряды-допуски, выдаваемые на первичный пуск газа, врезку в действующий газопровод, отключения газопроводов с заваркой наглухо в местах ответвления, хранятся постоянно в исполнительно-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>технической документации на данный газопровод.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>144. Если газоопасные работы, выполняемые по наряду-допуску, проводятся в течение более одного дня, ответственный за их выполнение обязан ежедневно докладывать в письменном виде о ходе выполнения газоопасных работ лицу, выдавшему наряд-допуск.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При невозмож</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ности окончить работу в установленный срок наряд-допуск на газоопасные работы подлежит продлению лицом, выдавшим наряд-допуск.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">145. Командированным работникам наряды-допуски выдаются на срок, не превышающий период командировки лицами, указанными в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P449" w:history="1">
+      <w:hyperlink w:anchor="P449" w:tooltip="136. По специальному плану, утвержденному техническим руководителем газораспределительной организации, осуществляются следующие газоопасные работы:">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 136</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правил. Проведение газоопасных работ контролируется лицом, назначенным организацией, проводящей работы, с обязательным периодическим контролем работником эксплуатирующей организации.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:t xml:space="preserve"> Правил. Проведение газоопасных работ контролируется лицом, назначенным ор</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ганизацией, проводящей работы, с обязательным периодическим контролем работником эксплуатирующей организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Периодичность контроля работниками эксплуатирующей организации должна быть установлена распорядительным документом организации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...46 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>146. До начала газ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>оопасных работ ответственный за их проведение обязан проинструктировать всех рабочих о технологической последовательности операций и необходимых мерах безопасности и путем опроса убедиться в самочувствии каждого рабочего, не препятствующем выполнению работ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ы. После этого каждый работник, получивший инструктаж, должен расписаться в наряде-допуске.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>До начала выполнения газоопасных работ в помещениях ПРГ, колодцах, туннелях, коллекторах проводят анализ газовоздушной смеси с помощью газоанализатора. Пробы должны отбираться в наиболее плохо вентилируемых местах. Выполнение газоопасных работ в помещениях</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ПРГ, колодцах, туннелях, коллекторах при объемной доле газа в воздухе более 20% от НКПРП и/или содержании кислорода менее 20% не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>147. При проведении газоопасной работы все распоряжения должны выдаваться лицом (работником), ответственным за ра</w:t>
+      </w:r>
+      <w:r>
+        <w:t>боту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Другие должностные лица и руководители, присутствующие при проведении работы, дают указания только через лицо, ответственное за проведение работ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>148. Газоопасные работы должны выполняться в дневное время (дневную рабочую смену). В районах северной к</w:t>
+      </w:r>
+      <w:r>
+        <w:t>лиматической зоны газоопасные работы проводятся независимо от времени суток.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Работы по локализации и ликвидации аварий выполняются независимо от времени суток под непосредственным руководством инженерно-технического работника.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...118 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>149. Газопроводы, не введенны</w:t>
+      </w:r>
+      <w:r>
+        <w:t>е в эксплуатацию в течение 6 месяцев со дня испытания, должны быть повторно испытаны на герметичность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Дополнительно проверяются работа установок электрохимической защиты, состояние дымовых и вентиляционных каналов (систем), комплектность и исправность газ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ового оборудования, арматуры, средств измерений и автоматизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>150. Присоединение вновь построенных газопроводов к действующим производится только перед пуском газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Все газопроводы и газовое оборудование перед их присоединением к действующим газопровода</w:t>
+      </w:r>
+      <w:r>
+        <w:t>м, а также после ремонта необходимо подвергать внешнему осмотру и контрольной опрессовке (воздухом или инертными газами) бригадой, производящей пуск газа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>151. Наружные газопроводы всех давлений подлежат контрольной опрессовке давлением 0,02 МПа. Падение д</w:t>
+      </w:r>
+      <w:r>
+        <w:t>авления не должно превышать 0,0001 МПа за один час.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Наружные газопроводы с давлением природного газа до 0,005 МПа включительно с гидрозатворами подлежат контрольной опрессовке давлением 0,004 МПа. Падение давления не должно превышать 0,00005 МПа за десять </w:t>
+      </w:r>
+      <w:r>
+        <w:t>минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Внутренние газопроводы промышленных, сельскохозяйственных и других производств, котельных, а также оборудование и газопроводы ГРП (ГРПБ), ШРП и ГРУ подлежат контрольной опрессовке давлением 0,01 МПа. Падение давления не должно превышать 0,0006 МПа з</w:t>
+      </w:r>
+      <w:r>
+        <w:t>а один час. Результаты контрольной опрессовки должны записываться в нарядах-допусках на выполнение газоопасных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>152. Избыточное давление воздуха в присоединяемых газопроводах должно сохраняться до начала работ по их присоединению (врезке).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...32 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">153. Если </w:t>
+      </w:r>
+      <w:r>
+        <w:t>пуск газа в газопровод не состоялся, то при возобновлении работ по пуску газа он подлежит повторному осмотру и контрольной опрессовке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>154. При ремонтных работах в загазованной среде следует применять инструмент из цветного металла, исключающий искрообразо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>вание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Рабочая часть инструмента из черного металла должна обильно смазываться солидолом или другой аналогичной смазкой.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Использование электрических инструментов, дающих искрение, не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Обувь у лиц, выполняющих газоопасные работы в колодцах, поме</w:t>
+      </w:r>
+      <w:r>
+        <w:t>щениях ПРГ ГРУ, не должна иметь стальных подковок и гвоздей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>При выполнении газоопасных работ следует использовать переносные светильники во взрывозащищенном исполнении напряжением до двенадцати вольт.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...23 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>155. Выполнение сварочных работ и газовой резки на газ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>опроводах в колодцах, туннелях, коллекторах, технических подпольях, помещениях ПРГ и ГРУ без их отключения, продувки воздухом или инертным газом и установки заглушек не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>До начала работ по сварке (резке) газопровода, а также замене запорной арм</w:t>
+      </w:r>
+      <w:r>
+        <w:t>атуры, компенсаторов и изолирующих фланцев в колодцах, туннелях, коллекторах следует снять (демонтировать) перекрытия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>156. Газовая резка и сварка на действующих газопроводах допускаются при давлении газа 0,0004 - 0,002 МПа.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...20 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Во время выполнения работы след</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ует осуществлять постоянный контроль за давлением газа в газопроводе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>При снижении давления газа в газопроводе ниже 0,0004 МПа или его превышении свыше 0,002 МПа работы следует прекратить.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>157. Присоединение газопроводов без снижения давления следует производить с использованием специального оборудования, обеспечивающего безопасность работ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Производственная инструкция на проведение работ по присоединению газопроводов без снижения давления до</w:t>
+      </w:r>
+      <w:r>
+        <w:t>лжна учитывать рекомендации изготовителей оборудования и содержать технологическую последовательность операций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>158. Давление газа в газопроводе при проведении работ следует контролировать по специально установленному манометру.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...23 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Допускается использовать ма</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нометр, установленный не далее ста метров от места проведения работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>159. Работы по присоединению газоиспользующего оборудования к действующим внутренним газопроводам с использованием сварки (резки) следует проводить с отключением газопроводов и их продувк</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ой воздухом или инертным газом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>160. Снижение давления газа в действующем газопроводе следует производить с помощью отключающих устройств или настройки редукционной арматуры в ПРГ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...32 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Во избежание превышения давления газа в газопроводе избыточное давление сле</w:t>
+      </w:r>
+      <w:r>
+        <w:t>дует сбрасывать на продувочный газопровод.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>161. Способы присоединения вновь построенных газопроводов к действующим определяются проектной документацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>162. Проверка герметичности газопроводов, арматуры и приборов открытым огнем не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Присутстви</w:t>
+      </w:r>
+      <w:r>
+        <w:t>е посторонних лиц, применение источников открытого огня, а также курение в местах проведения газоопасных работ не допускаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Места проведения работ следует ограждать.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Котлованы должны иметь размеры, удобные для проведения работ и эвакуации рабочих.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...23 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Вблиз</w:t>
+      </w:r>
+      <w:r>
+        <w:t>и мест проведения газоопасных работ вывешиваются или выставляются предупредительные знаки "Огнеопасно - газ".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>163. При газовой резке (сварке) на действующих газопроводах во избежание большого пламени места выхода газа затираются шамотной глиной с асбестово</w:t>
+      </w:r>
+      <w:r>
+        <w:t>й крошкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>164. Снятие заглушек, установленных на ответвлениях к потребителям (вводах), производится по указанию лица, руководящего работами по пуску газа, после визуального осмотра и опрессовки газопровода.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>165. Газопроводы при пуске газа должны продувать</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ся газом до вытеснения всего воздуха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Окончание продувки должно быть установлено путем анализа и сжиганием отобранных проб.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Объемная доля кислорода не должна превышать одного процента по объему, а сгорание газа должно происходить спокойно, без хлопков.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>166</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Газопроводы при освобождении от газа должны продуваться воздухом или инертным газом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>После проверки газоанализатором объемная доля газа в пробе воздуха (инертного газа) не должна превышать двадцати процентов от НКПРП.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...60 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При продувке газопроводов запрещаетс</w:t>
+      </w:r>
+      <w:r>
+        <w:t>я выпускать газовоздушную смесь в помещения, вентиляционные и дымоотводящие системы, а также в места, где существует возможность попадания ее в здания или воспламенения от источника огня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>167. Отключаемые участки наружных газопроводов, а также внутренних п</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ри демонтаже газового оборудования должны обрезаться, освобождаться от газа и завариваться наглухо в месте ответвления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">168. В загазованных колодцах, коллекторах, помещениях и вне помещений в загазованной атмосфере ремонтные работы с применением открытого </w:t>
+      </w:r>
+      <w:r>
+        <w:t>огня (сварка, резка) недопустимы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>169. При техническом обслуживании и ремонте газоиспользующее оборудование должно быть отключено от газопровода с помощью заглушек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>170. Спуск в колодцы (без скоб), котлованы должен осуществляться по металлическим лестницам</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> с закреплением их у края колодца (котлована).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Для предотвращения скольжения и искрения при опирании на твердое основание лестницы должны иметь резиновые упоры.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">171. Перед началом проведения газоопасной работы следует провести лабораторный или экспресс-анализ воздушной среды на содержание кислорода и опасных веществ, указанных в перечне газоопасных работ, согласно месту и характеру работы, с записью результатов в </w:t>
+      </w:r>
+      <w:r>
+        <w:t>наряде-допуске на проведение газоопасных работ и в сменном (оперативном) журнале.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Работы внутри колодцев, коллекторов, в тоннелях и других аналогичных устройствах и сооружениях (с наличием замкнутого пространства) без изолирующих средств защиты органов дыхания не допускаются.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...23 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Снаружи с наветренной стороны должны находиться по два челове</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ка для страховки на каждого работающего в колодцах и котлованах и недопущения к месту работы посторонних лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>172. Разборка (замена) установленного на наружных и внутренних газопроводах оборудования должна производиться на отключенном участке газопровода с</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> установкой заглушек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Заглушки должны соответствовать максимальному давлению газа в газопроводе, иметь хвостовики, выступающие за пределы фланцев, и клеймо с указанием давления газа и диаметра газопровода.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...23 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>173. Подтягивание или замена сальниковой набивки з</w:t>
+      </w:r>
+      <w:r>
+        <w:t>апорной арматуры, разборка резьбовых соединений конденсатосборников на наружных газопроводах среднего и высокого давлений допускаются при давлении газа не более 0,1 МПа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>174. Замена прокладок фланцевых соединений на наружных газопроводах допускается при да</w:t>
+      </w:r>
+      <w:r>
+        <w:t>влении газа в газопроводе 0,0004 - 0,002 МПа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>175. Разборка фланцевых, резьбовых соединений и арматуры на внутренних газопроводах любого давления должна производиться на отключенном и заглушенном участке газопровода.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...40 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>176. При ремонтных работах на газопрово</w:t>
+      </w:r>
+      <w:r>
+        <w:t>дах и оборудовании в помещениях, где возможна загазованность, должны быть обеспечены наблюдение за ведением работ и предотвращение внесения источников огня, искрообразования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>177. Перед началом ремонтных работ на подземных газопроводах, связанных с разъеди</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">нением газопровода (замена задвижек, снятие и установка заглушек, прокладок), необходимо отключить имеющуюся защиту от электрохимической коррозии и установить на разъединяемых участках газопровода перемычку (если нет стационарно установленных перемычек) в </w:t>
+      </w:r>
+      <w:r>
+        <w:t>целях предотвращения искрообразования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>178. Устранение в газопроводах ледяных, смоляных, нафталиновых и других закупорок путем шуровки (металлическими шомполами), заливки растворителей или подачи пара разрешается при давлении газа в газопроводе не более 0,</w:t>
+      </w:r>
+      <w:r>
+        <w:t>005 МПа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>179. Применение открытого огня для отогрева наружных полиэтиленовых, стальных санированных и внутренних газопроводов запрещается.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...23 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>180. При устранении закупорок в газопроводах должны приниматься меры, максимально уменьшающие выход газа из газопрово</w:t>
+      </w:r>
+      <w:r>
+        <w:t>да. Работы должны проводиться в шланговых или кислородно-изолирующих противогазах. Выпуск газа в помещение запрещается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При прочистке газопроводов потребители должны быть предупреждены о необходимости отключения газоиспользующего оборудования до окончания </w:t>
+      </w:r>
+      <w:r>
+        <w:t>работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>181. Резьбовые и фланцевые соединения, которые разбирались для устранения закупорок в газопроводе, после сборки должны быть проверены на герметичность мыльной эмульсией или с помощью высокочувствительных газоанализаторов (течеискателей).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...23 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>182. Ответс</w:t>
+      </w:r>
+      <w:r>
+        <w:t>твенным за наличие у рабочих средств индивидуальной защиты, их исправность и применение является лицо, ответственное за проведение работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Наличие и исправность необходимых средств индивидуальной защиты определяются при выдаче наряда-допуска на газоопасные </w:t>
+      </w:r>
+      <w:r>
+        <w:t>работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>При организации работ лицо, ответственное за проведение работ, обязано предусмотреть возможность быстрого вывода работников из опасной зоны.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...14 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Каждый участвующий в газоопасных работах должен иметь и при необходимости применять подготовленный к работе</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> шланговый или кислородно-изолирующий противогаз (для работ, выполняемых в котлованах, тоннелях, колодцах, коллекторах и аналогичных устройствах и сооружениях (с замкнутыми пространствами).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Применение фильтрующих противогазов не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...23 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>183. Разрешени</w:t>
+      </w:r>
+      <w:r>
+        <w:t>е на включение кислородно-изолирующих противогазов дает руководитель работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При работе в кислородно-изолирующем противогазе необходимо следить за остаточным давлением кислорода в баллоне противогаза, обеспечивающем возвращение работающего в незагазованную </w:t>
+      </w:r>
+      <w:r>
+        <w:t>зону.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Продолжительность работы в противогазе без перерыва не должна превышать тридцати минут.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Время работы в кислородно-изолирующем противогазе следует записывать в его паспорт.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>184. Воздухозаборные патрубки шланговых противогазов должны быть расположены с</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> наветренной стороны и закреплены. При отсутствии принудительной подачи воздуха вентилятором длина шланга не должна превышать пятнадцати метров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Шланг не должен иметь перегибов и защемлений.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...62 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Противогазы проверяют на герметичность перед выполнением работ за</w:t>
+      </w:r>
+      <w:r>
+        <w:t>жатием конца гофрированной дыхательной трубки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>185. В процессе эксплуатации необходимо обеспечить регулярную проверку исправности индивидуальных систем обеспечения безопасности работ в соответствии с эксплуатационной документацией, а также своевременную за</w:t>
+      </w:r>
+      <w:r>
+        <w:t>мену элементов, компонентов или подсистем с понизившимися защитными свойствами в соответствии с требованиями эксплуатационной документации (инструкций по эксплуатации) изготовителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>Приложение N 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>к Федеральным нормам и правилам</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>в области промышленной безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>"Правила безопасности сетей</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>газораспределения и газопотребления",</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>утвержденным приказом</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Федеральной службы по </w:t>
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:t>Федеральной службы по экологическому,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>технологическому и атомному надзору</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>от 15 декабря 2020 г. N 531</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>(Рекомендуемый образец)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="P580"/>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkStart w:id="5" w:name="P579"/>
+            <w:bookmarkEnd w:id="5"/>
             <w:r>
-              <w:t>Наряд-допуск N _______ на производство газоопасных работ</w:t>
+              <w:t>Наря</w:t>
+            </w:r>
+            <w:r>
+              <w:t>д-допуск N _______ на производство газоопасных работ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1134"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="340"/>
-        <w:gridCol w:w="1171"/>
+        <w:gridCol w:w="1304"/>
         <w:gridCol w:w="397"/>
         <w:gridCol w:w="340"/>
-        <w:gridCol w:w="454"/>
-        <w:gridCol w:w="4535"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="5443"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003005B7">
-[...18 lines deleted...]
-        </w:tc>
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
               <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1171" w:type="dxa"/>
+            <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...7 lines deleted...]
-            <w:tcW w:w="454" w:type="dxa"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...3 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
             <w:r>
-              <w:t>г</w:t>
+              <w:t>г.</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...7 lines deleted...]
-            <w:tcW w:w="4535" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5443" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Срок хранения - один год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2335"/>
         <w:gridCol w:w="628"/>
         <w:gridCol w:w="533"/>
         <w:gridCol w:w="121"/>
         <w:gridCol w:w="5454"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3496" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
               <w:t>1. Наименование организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3496" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5575" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(наименование объекта, службы, цеха)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00D9E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2. Должность, фамилия, имя, отчество (при наличии) лица, получившего наряд-допуск на выполнение газоопасных работ:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00D9E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00D9E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3. Место и характер работ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00D9E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00D9E">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4. Состав бригады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6736" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00D9E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...8 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6736" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>(наименование объекта, службы, цеха)</w:t>
+              <w:t>(фамилия, имя, отчество (при наличии), должность, профессия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00D9E">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3617" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5. Дата и время начала работ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5454" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00D9E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3617" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Дата и время окончания работ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5454" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
-              <w:t>2. Должность, фамилия, имя, отчество (при наличии) лица, получившего наряд-допуск на выполнение газоопасных работ:</w:t>
+              <w:t>6. Технологическая последовательность основных операций при выполнении работ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>3. Место и характер работ</w:t>
+              <w:t>(перечисляется технологическая последовательность операций в соответствии с</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
-[...7 lines deleted...]
-            <w:tcW w:w="2335" w:type="dxa"/>
+      <w:tr w:rsidR="00A00D9E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>4. Состав бригады</w:t>
+              <w:t>действующими инструкциями и технологическими картами</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...15 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
-[...38 lines deleted...]
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
-[...8 lines deleted...]
-            <w:gridSpan w:val="4"/>
+      <w:tr w:rsidR="00A00D9E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t>5. Дата и время начала работ</w:t>
+              <w:t>7. Работа разрешается при выполнении следующих основных мер безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="5454" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00A00D9E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
-[...3 lines deleted...]
-            <w:gridSpan w:val="4"/>
+      <w:tr w:rsidR="00A00D9E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Дата и время окончания работ</w:t>
+              <w:t>(перечисляются основные меры безопасности, указываются инструкции,</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="5454" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00A00D9E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>которыми следует руководствоваться)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t>6. Технологическая последовательность основных операций при выполнении работ</w:t>
+              <w:t>8. Средства общей и индивидуальной защиты, которые обязана иметь бригада</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
-              <w:lastRenderedPageBreak/>
-              <w:t>(перечисляется технологическая последовательность операций в соответствии с</w:t>
+              <w:t>(должность, фамилия, имя, отчество (при наличии) лица, проводившего проверку готовности средств</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>действующими инструкциями и технологическими картами</w:t>
+              <w:t>индивидуальной защиты к выполнению работ и умению ими пользоваться, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9. Результаты анализа воздушной среды на содержание газа в закрытых помещениях и колодцах, проведенного перед началом ремонтных работ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>7. Работа разрешается при выполнении следующих основных мер безопасности</w:t>
+              <w:t>(должность, фамилия, имя, отчество (при наличии) лица, проводившего замеры, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2963" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10. Наряд-допуск выдал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6108" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00D9E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2963" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6108" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(должность, фамилия, имя, отчество (при наличии) лица, выдавшего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
-              <w:t>(перечисляются основные меры безопасности, указываются инструкции,</w:t>
+              <w:t>наряд-допуск, подпись)</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11. С условиями работы ознакомлен, наряд-допуск получил</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>которыми следует руководствоваться)</w:t>
+              <w:t>(должность, фамилия, имя, отчество (при наличии) лица, получившего наряд-допуск, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...365 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
               <w:t>12. Инструктаж состава бригады по проведению работ и мерам безопасности:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="510"/>
         <w:gridCol w:w="2894"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="2665"/>
         <w:gridCol w:w="1587"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">N </w:t>
-[...7 lines deleted...]
-              <w:t>/п</w:t>
+              <w:t>N п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Фамилия, имя, отчество (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Должность, профессия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Расписка о получении инструктажа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>13. Изменения в составе бригады:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2041"/>
         <w:gridCol w:w="1304"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="2494"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1020"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Фамилия, имя, отчество (при наличии) лица, выведенного из состава бригады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Причина изменений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Дата, время</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Фамилия, имя, отчество (при наличии) лица, введенного в состав бригады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Должность, профессия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Дата, время</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>14. Инструктаж нового состава бригады по завершению работ и мерам безопасности:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="510"/>
         <w:gridCol w:w="2894"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="2665"/>
         <w:gridCol w:w="1587"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">N </w:t>
-[...7 lines deleted...]
-              <w:t>/п</w:t>
+              <w:t>N п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Фамилия, имя, отчество (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Расписка о получении инструктажа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>15. Продление наряда-допуска:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="964"/>
         <w:gridCol w:w="964"/>
         <w:gridCol w:w="2494"/>
         <w:gridCol w:w="1077"/>
         <w:gridCol w:w="2494"/>
         <w:gridCol w:w="1077"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Дата и время</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2494" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Должность, фамилия, имя, отчество (при наличии) лица, продлившего наряд-допуск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Подпись</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2494" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Должность, фамилия, имя, отчество (при наличии) руководителя работ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Подпись</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>начала работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>окончания работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2494" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1077" w:type="dxa"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2494" w:type="dxa"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1077" w:type="dxa"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>16. Заключение руководителя по окончании газоопасных работ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>(перечень работ, выполненных на объекте, особые замечания,</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>подпись руководителя работ, время и дата закрытия наряда-допуска)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...31 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>Приложение N 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>к Федеральным нормам и правилам</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>в области промышленной безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>"Правила безопасности сетей</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>газораспределения и газопотребления",</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>утвержденным приказом</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Федеральной службы по </w:t>
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:t>Федеральной службы по экологическому,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>технологическому и атомному надзору</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>от 15 декабря 2020 г. N 531</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>(Рекомендуемый образец)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="P693"/>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkStart w:id="6" w:name="P691"/>
+            <w:bookmarkEnd w:id="6"/>
             <w:r>
-              <w:t>Журнал регистрации нарядов-допусков на производство газоопасных работ</w:t>
+              <w:t>Журн</w:t>
             </w:r>
+            <w:r>
+              <w:t>ал регистрации нарядов-допусков на производство газоопасных работ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(наименование организации, службы, цеха)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="1171"/>
         <w:gridCol w:w="397"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="686"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
               <w:t>Начат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
               <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...3 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
             <w:r>
-              <w:t>г</w:t>
+              <w:t>г.</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
               <w:t>Окончен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
               <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...3 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
             <w:r>
-              <w:t>г</w:t>
+              <w:t>г.</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4748" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Срок хранения - пять лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="964"/>
         <w:gridCol w:w="964"/>
         <w:gridCol w:w="1587"/>
         <w:gridCol w:w="1594"/>
         <w:gridCol w:w="1247"/>
         <w:gridCol w:w="1077"/>
         <w:gridCol w:w="1587"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Номер наряда-допуска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Дата и время выдачи наряда-допуска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Фамилия, имя, отчество (при наличии) должность, роспись </w:t>
+              <w:t>Фамилия, имя, отчество (при наличии) должность, роспись выдавшего наряд-допуск</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1594" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
-              <w:t>выдавшего</w:t>
+              <w:t>Фамилия, имя, отчество (при наличии), должность, роспись получившего наряд-допуск</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...24 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Адрес места проведения работ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Характер работ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Дата и время возвращения наряда-допуска, отметка о выполнении работ лицом, принявшим наряд-допуск</w:t>
+              <w:t xml:space="preserve">Дата и время возвращения наряда-допуска, отметка о </w:t>
             </w:r>
+            <w:r>
+              <w:t>выполнении работ лицом, принявшим наряд-допуск</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6917"/>
         <w:gridCol w:w="679"/>
         <w:gridCol w:w="1360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:ind w:firstLine="283"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Журнал пронумерован, прошнурован и скреплен печатью:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="679" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
               <w:t>листов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4478"/>
         <w:gridCol w:w="4479"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4478" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003005B7">
+      <w:tr w:rsidR="00A00D9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4478" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(Фамилия, имя, отчество (при наличии), должность, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003005B7" w:rsidRDefault="003005B7">
-[...13 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00063841" w:rsidRDefault="00063841">
-[...3 lines deleted...]
-    <w:sectPr w:rsidR="00063841" w:rsidSect="004172CC">
+    <w:sectPr w:rsidR="00A00D9E">
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:top="1440" w:right="566" w:bottom="1440" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="003276D1" w:rsidRDefault="003276D1">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="003276D1" w:rsidRDefault="003276D1">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:altName w:val=" MS Sans Serif"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblCellMar>
+        <w:left w:w="40" w:type="dxa"/>
+        <w:right w:w="40" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3394"/>
+      <w:gridCol w:w="3498"/>
+      <w:gridCol w:w="3395"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00A00D9E">
+      <w:tblPrEx>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="1663"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1650" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:noProof/>
+              <w:color w:val="F58220"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>КонсультантПлюс</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>надежная правовая поддержка</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1700" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:hyperlink r:id="rId1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>www.consultant.ru</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1650" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Страница </w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:instrText>PAGE</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="002E3BC1">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>10</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> из </w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:instrText>NUMPAGES</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="002E3BC1">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>10</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblCellMar>
+        <w:left w:w="40" w:type="dxa"/>
+        <w:right w:w="40" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3394"/>
+      <w:gridCol w:w="3498"/>
+      <w:gridCol w:w="3395"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00A00D9E">
+      <w:tblPrEx>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="1663"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1650" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:noProof/>
+              <w:color w:val="F58220"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>КонсультантПлюс</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>надежная правовая поддержка</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1700" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:hyperlink r:id="rId1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>www.consultant.ru</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1650" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Страница </w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:instrText>PAGE</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="002E3BC1">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> из </w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:instrText>NUMPAGES</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="002E3BC1">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>11</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="003276D1" w:rsidRDefault="003276D1">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="003276D1" w:rsidRDefault="003276D1">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="40" w:type="dxa"/>
+        <w:right w:w="40" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5555"/>
+      <w:gridCol w:w="4732"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00A00D9E">
+      <w:tblPrEx>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="1683"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2700" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Приказ Ростехнадзора от 15.12.2020 N 531</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>(ред. от 03.03.2026)</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>"Об утверждении федеральных норм и правил в области промыш...</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2300" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Документ предоставлен </w:t>
+          </w:r>
+          <w:hyperlink r:id="rId1" w:tooltip="КонсультантПлюс - надежная правовая система">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Дата сохранения: 15.05.2026</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="40" w:type="dxa"/>
+        <w:right w:w="40" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5555"/>
+      <w:gridCol w:w="4732"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00A00D9E">
+      <w:tblPrEx>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="1683"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2700" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Приказ Ростехнадзора от 15.12.2020 N 531</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>(ред. от 03.03.2026)</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t xml:space="preserve">"Об утверждении федеральных норм и правил в области </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>промыш...</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2300" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="00A00D9E" w:rsidRDefault="003276D1">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Документ предоставлен </w:t>
+          </w:r>
+          <w:hyperlink r:id="rId1" w:tooltip="КонсультантПлюс - надежная правовая система">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Дата сохранения: 15.05.2026</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00A00D9E" w:rsidRDefault="00A00D9E">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...3 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="150"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003005B7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003005B7"/>
+    <w:rsidRoot w:val="00A00D9E"/>
+    <w:rsid w:val="002E3BC1"/>
+    <w:rsid w:val="003276D1"/>
+    <w:rsid w:val="00A00D9E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w15:docId w15:val="{28FBFE68-B271-4BE9-BC0A-383C24B9DACF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
-[...16 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -10066,779 +11759,715 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
-    <w:rsid w:val="003005B7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat">
     <w:name w:val="ConsPlusNonformat"/>
-    <w:rsid w:val="003005B7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
     <w:name w:val="ConsPlusTitle"/>
-    <w:rsid w:val="003005B7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell">
     <w:name w:val="ConsPlusCell"/>
-    <w:rsid w:val="003005B7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList">
     <w:name w:val="ConsPlusDocList"/>
-    <w:rsid w:val="003005B7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
     <w:name w:val="ConsPlusTitlePage"/>
-    <w:rsid w:val="003005B7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm">
     <w:name w:val="ConsPlusJurTerm"/>
-    <w:rsid w:val="003005B7"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm0">
+    <w:name w:val="ConsPlusJurTerm"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList">
     <w:name w:val="ConsPlusTextList"/>
-    <w:rsid w:val="003005B7"/>
-[...189 lines deleted...]
-    <w:rsid w:val="003005B7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList0">
+    <w:name w:val="ConsPlusTextList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal0">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat0">
     <w:name w:val="ConsPlusNonformat"/>
-    <w:rsid w:val="003005B7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle0">
     <w:name w:val="ConsPlusTitle"/>
-    <w:rsid w:val="003005B7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell0">
     <w:name w:val="ConsPlusCell"/>
-    <w:rsid w:val="003005B7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList0">
     <w:name w:val="ConsPlusDocList"/>
-    <w:rsid w:val="003005B7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage0">
     <w:name w:val="ConsPlusTitlePage"/>
-    <w:rsid w:val="003005B7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm1">
     <w:name w:val="ConsPlusJurTerm"/>
-    <w:rsid w:val="003005B7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList">
-[...1 lines deleted...]
-    <w:rsid w:val="003005B7"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm2">
+    <w:name w:val="ConsPlusJurTerm"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList1">
+    <w:name w:val="ConsPlusTextList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList2">
+    <w:name w:val="ConsPlusTextList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:optimizeForBrowser/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=F2CF3EA476FEECC8002D24D9D7DEC4C42E339590FEDE77851A0CF1CCF87FA9CDB883C087DED708E926B56782DEAClCM" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=F2CF3EA476FEECC8002D24D9D7DEC4C42E319796FBD277851A0CF1CCF87FA9CDB883C087DED708E926B56782DEAClCM" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=F2CF3EA476FEECC8002D24D9D7DEC4C42E339590FEDE77851A0CF1CCF87FA9CDB883C087DED708E926B56782DEAClCM" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=F2CF3EA476FEECC8002D24D9D7DEC4C42E339590FEDE77851A0CF1CCF87FA9CDB883C087DED708E926B56782DEAClCM" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=F2CF3EA476FEECC8002D24D9D7DEC4C42E339794F6DC77851A0CF1CCF87FA9CDAA83988BDFD414ED27A031D3989818A3768543FE31EA39C2ADlEM" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=F2CF3EA476FEECC8002D24D9D7DEC4C42E35919BFDDE77851A0CF1CCF87FA9CDB883C087DED708E926B56782DEAClCM" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=F2CF3EA476FEECC8002D24D9D7DEC4C42E339590FEDE77851A0CF1CCF87FA9CDB883C087DED708E926B56782DEAClCM" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=F2CF3EA476FEECC8002D24D9D7DEC4C42E35969AFDDA77851A0CF1CCF87FA9CDAA83988BDFD416E826A031D3989818A3768543FE31EA39C2ADlEM" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=500206&amp;date=15.05.2026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511602&amp;date=15.05.2026" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=500206&amp;date=15.05.2026&amp;dst=62&amp;field=134" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=500206&amp;date=15.05.2026" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511695&amp;date=15.05.2026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533141&amp;date=15.05.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=500206&amp;date=15.05.2026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=532110&amp;date=15.05.2026&amp;dst=100240&amp;field=134" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533141&amp;date=15.05.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=313920&amp;date=15.05.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>37</Pages>
-[...1 lines deleted...]
-  <Characters>72491</Characters>
+  <Pages>1</Pages>
+  <Words>13145</Words>
+  <Characters>74928</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>604</Lines>
-  <Paragraphs>170</Paragraphs>
+  <Lines>624</Lines>
+  <Paragraphs>175</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>ООО "СВГК"</Company>
+  <Company>КонсультантПлюс Версия 4025.00.50</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>85038</CharactersWithSpaces>
+  <CharactersWithSpaces>87898</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Пользователь Windows</dc:creator>
+  <dc:title>Приказ Ростехнадзора от 15.12.2020 N 531
+(ред. от 03.03.2026)
+"Об утверждении федеральных норм и правил в области промышленной безопасности "Правила безопасности сетей газораспределения и газопотребления"
+(Зарегистрировано в Минюсте России 30.12.2020 N 61962)</dc:title>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>